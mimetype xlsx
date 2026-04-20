--- v0 (2025-10-10)
+++ v1 (2026-04-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Filière</t>
   </si>
   <si>
     <t>Code Procédure</t>
   </si>
   <si>
     <t>Libellé Procédure</t>
   </si>
   <si>
     <t>Date de début</t>
   </si>
   <si>
     <t>Date de fin</t>
   </si>
   <si>
     <t>Considération sociale/environnementale</t>
   </si>
   <si>
     <t>Moyen</t>
   </si>
   <si>
     <t>Axe directeur</t>
   </si>
   <si>
@@ -113,195 +113,180 @@
   <si>
     <t>Allongement de la durée de vie, réparabilité des produits, produits éco-conçus</t>
   </si>
   <si>
     <t>Performance énergétique des produits consommateurs d'énergie et plan de progrès associé</t>
   </si>
   <si>
     <t>Réduction des émissions de gaz à effets de serre, réduction des polluants atmosphériques</t>
   </si>
   <si>
     <t>Economie circulaire : produits issus du réemploi / réutilisation, contenant des matières recyclées</t>
   </si>
   <si>
     <t>Critères d'attribution</t>
   </si>
   <si>
     <t>Achats préservant les ressources naturelles, l’environnement et la biodiversité</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Biologie</t>
   </si>
   <si>
-    <t>M_3058</t>
-[...8 lines deleted...]
-    <t>10/04/2026</t>
+    <t>M_3053</t>
+  </si>
+  <si>
+    <t>BioMérieux - Fourniture de réactifs, consommables et maintenance pour automate</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Autre</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Blanchisserie</t>
+  </si>
+  <si>
+    <t>M_2858</t>
+  </si>
+  <si>
+    <t>Petit linge plat</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>31/12/2027</t>
+  </si>
+  <si>
+    <t>Ecolabels et autres signes distinctifs de la qualité environnementale</t>
+  </si>
+  <si>
+    <t>Autres(s) spécification(s) environnementale(s)</t>
+  </si>
+  <si>
+    <t>Composition des produits: réduction des prélèvements de ressources, ressources renouvelables, toxicité, etc</t>
+  </si>
+  <si>
+    <t>Insertion par l'activité économique</t>
+  </si>
+  <si>
+    <t>Mobilisation de publics en insertion par l'activité économique</t>
+  </si>
+  <si>
+    <t>Bureau &amp; bureautique</t>
+  </si>
+  <si>
+    <t>M_2491</t>
+  </si>
+  <si>
+    <t>Fournitures de bureau (Procédure 2024)</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>Clauses administratives et/ou techniques + variante</t>
+  </si>
+  <si>
+    <t>Clauses administratives et/ou techniques</t>
+  </si>
+  <si>
+    <t>M_2490</t>
+  </si>
+  <si>
+    <t>Consommables pour imprimantes (Procédure 2024)</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>Marché public est réservé à des Entreprises adaptées (EA), établissements et services d'aide par le travail (ESAT) ou structures équivalentes</t>
+  </si>
+  <si>
+    <t>Objet du marché</t>
+  </si>
+  <si>
+    <t>M_2531</t>
+  </si>
+  <si>
+    <t>Mobiliers et équipements ambulatoires 2024 - 2028</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>10/01/2028</t>
+  </si>
+  <si>
+    <t>M_3059</t>
+  </si>
+  <si>
+    <t>Biberons, tétines et téterelles à usage unique et multiple</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>01/04/2028</t>
+  </si>
+  <si>
+    <t>M_2532</t>
+  </si>
+  <si>
+    <t>Environnement du patient (Procédure 2024)</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>23/09/2028</t>
+  </si>
+  <si>
+    <t>M_3189</t>
+  </si>
+  <si>
+    <t>Douches hydro - moléculaires</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>21/07/2028</t>
   </si>
   <si>
     <t>Economies d'énergie, énergie renouvelable</t>
-  </si>
-[...130 lines deleted...]
-    <t>21/07/2028</t>
   </si>
   <si>
     <t>Dispositifs médicaux</t>
   </si>
   <si>
     <t>M_2920</t>
   </si>
   <si>
     <t>Dispositifs médicaux de l'abord parentéral</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>30/09/2027</t>
   </si>
   <si>
     <t>M_3155</t>
   </si>
   <si>
     <t>Dispositifs médicaux implantables de rythmologie</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
@@ -996,54 +981,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I114"/>
+  <dimension ref="A1:I112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I112" sqref="I112"/>
+      <selection activeCell="I110" sqref="I110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -1152,2040 +1137,1994 @@
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
         <v>37</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
-      <c r="I8" s="4" t="s">
-        <v>19</v>
+      <c r="I8" s="6" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:9">
+      <c r="A9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>43</v>
+      </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>18</v>
       </c>
+      <c r="I9" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>30</v>
       </c>
-      <c r="I10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="F11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="F12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="G13" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="E14" s="3" t="s">
+        <v>43</v>
+      </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>30</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" t="s">
+        <v>53</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" t="s">
         <v>54</v>
       </c>
-      <c r="G15" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="D17" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D16" s="3" t="s">
-[...14 lines deleted...]
-      <c r="I16" s="5" t="s">
+      <c r="E17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>44</v>
+      </c>
+      <c r="G17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>31</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="F18" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" t="s">
+        <v>53</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="F19" t="s">
         <v>28</v>
       </c>
-      <c r="G18" t="s">
-[...2 lines deleted...]
-      <c r="H18" t="s">
+      <c r="G19" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" t="s">
         <v>17</v>
-      </c>
-[...27 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="F20" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="G20" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="F21" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="G21" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9">
+      <c r="A22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>63</v>
+      </c>
       <c r="F22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G22" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H22" t="s">
         <v>17</v>
       </c>
+      <c r="I22" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="F23" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="G23" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
+      <c r="A25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>67</v>
+      </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="H25" t="s">
-        <v>30</v>
+        <v>17</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="F26" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:9">
+      <c r="A28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>71</v>
+      </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28" t="s">
-        <v>30</v>
+        <v>17</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="F29" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
       <c r="H29" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I30" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" t="s">
+        <v>76</v>
+      </c>
+      <c r="G31" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" s="5" t="s">
         <v>31</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="F32" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="G32" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="F33" t="s">
+        <v>25</v>
+      </c>
+      <c r="G33" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C33" s="3" t="s">
+      <c r="C34" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="D33" s="3" t="s">
+      <c r="D34" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="E33" s="3" t="s">
+      <c r="E34" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="F33" t="s">
-[...12 lines deleted...]
-    <row r="34" spans="1:9">
       <c r="F34" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G34" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>30</v>
       </c>
+      <c r="I34" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
+      <c r="A35" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>81</v>
+      </c>
       <c r="F35" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>30</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H36" t="s">
         <v>30</v>
       </c>
-      <c r="I36" s="6" t="s">
-        <v>44</v>
+      <c r="I36" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G37" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H37" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D38" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="E38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="H38" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="F39" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="H39" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="B40" s="2" t="s">
+      <c r="C40" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="D40" s="3" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>98</v>
       </c>
       <c r="F40" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G40" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="H40" t="s">
         <v>30</v>
       </c>
-      <c r="I40" s="4" t="s">
-        <v>19</v>
+      <c r="I40" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="F41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G41" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="H41" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="2" t="s">
+      <c r="F42" t="s">
+        <v>46</v>
+      </c>
+      <c r="G42" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="2" t="s">
+      <c r="B43" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C42" s="3" t="s">
+      <c r="C43" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="D43" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="E43" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="F42" t="s">
-[...8 lines deleted...]
-      <c r="I42" s="5" t="s">
+      <c r="F43" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" t="s">
+        <v>59</v>
+      </c>
+      <c r="H43" t="s">
+        <v>30</v>
+      </c>
+      <c r="I43" s="5" t="s">
         <v>31</v>
-      </c>
-[...9 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="F44" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="2" t="s">
+      <c r="F45" t="s">
         <v>104</v>
       </c>
-      <c r="B45" s="2" t="s">
+      <c r="G45" t="s">
+        <v>59</v>
+      </c>
+      <c r="H45" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="C46" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D45" s="3" t="s">
+      <c r="D46" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E46" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="E45" s="3" t="s">
-[...11 lines deleted...]
-      <c r="I45" s="5" t="s">
+      <c r="F46" t="s">
+        <v>76</v>
+      </c>
+      <c r="G46" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" t="s">
+        <v>30</v>
+      </c>
+      <c r="I46" s="5" t="s">
         <v>31</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="F47" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="G47" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="H47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G48" t="s">
         <v>29</v>
       </c>
       <c r="H48" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="F49" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G49" t="s">
         <v>29</v>
       </c>
       <c r="H49" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9">
+      <c r="A50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>111</v>
+      </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="G50" t="s">
         <v>29</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
+        <v>30</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="F51" t="s">
         <v>25</v>
       </c>
       <c r="G51" t="s">
         <v>29</v>
       </c>
       <c r="H51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="2" t="s">
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B52" s="2" t="s">
+      <c r="B53" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="C52" s="3" t="s">
+      <c r="D53" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="D52" s="3" t="s">
+      <c r="E53" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="E52" s="3" t="s">
-[...15 lines deleted...]
-    <row r="53" spans="1:9">
       <c r="F53" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="G53" t="s">
         <v>29</v>
       </c>
       <c r="H53" t="s">
-        <v>17</v>
+        <v>30</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="F54" t="s">
         <v>27</v>
       </c>
       <c r="G54" t="s">
         <v>29</v>
       </c>
       <c r="H54" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="C55" s="3" t="s">
+      <c r="D55" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="E55" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="E55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="G55" t="s">
         <v>29</v>
       </c>
       <c r="H55" t="s">
         <v>30</v>
       </c>
-      <c r="I55" s="4" t="s">
-        <v>19</v>
+      <c r="I55" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="F56" t="s">
         <v>27</v>
       </c>
       <c r="G56" t="s">
         <v>29</v>
       </c>
       <c r="H56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F57" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G57" t="s">
         <v>29</v>
       </c>
       <c r="H57" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="F58" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F59" t="s">
+        <v>45</v>
+      </c>
+      <c r="G59" t="s">
+        <v>54</v>
+      </c>
+      <c r="H59" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F60" t="s">
         <v>27</v>
       </c>
-      <c r="G58" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
       <c r="H60" t="s">
         <v>30</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F61" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="G61" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H61" t="s">
         <v>30</v>
       </c>
-      <c r="I61" s="6" t="s">
-        <v>44</v>
+      <c r="I61" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:9">
-      <c r="A62" s="2" t="s">
-[...8 lines deleted...]
-      <c r="D62" s="3" t="s">
+      <c r="F62" t="s">
+        <v>76</v>
+      </c>
+      <c r="G62" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="F63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E64" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E62" s="3" t="s">
-[...31 lines deleted...]
-      <c r="F63" t="s">
+      <c r="F64" t="s">
         <v>26</v>
       </c>
-      <c r="G63" t="s">
-[...5 lines deleted...]
-      <c r="I63" s="5" t="s">
+      <c r="G64" t="s">
+        <v>29</v>
+      </c>
+      <c r="H64" t="s">
+        <v>30</v>
+      </c>
+      <c r="I64" s="5" t="s">
         <v>31</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="F65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G65" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H65" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="G66" t="s">
         <v>29</v>
       </c>
       <c r="H66" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="F67" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="G67" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:9">
+      <c r="A68" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>43</v>
+      </c>
       <c r="F68" t="s">
-        <v>52</v>
+        <v>140</v>
       </c>
       <c r="G68" t="s">
         <v>29</v>
       </c>
       <c r="H68" t="s">
-        <v>30</v>
+        <v>18</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="F69" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G69" t="s">
         <v>29</v>
       </c>
       <c r="H69" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>144</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>49</v>
+        <v>145</v>
       </c>
       <c r="F70" t="s">
-        <v>145</v>
+        <v>44</v>
       </c>
       <c r="G70" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>30</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="F71" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="G71" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H71" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="F73" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="G73" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H73" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="F74" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:9">
+      <c r="A75" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>151</v>
+      </c>
       <c r="F75" t="s">
-        <v>151</v>
+        <v>44</v>
       </c>
       <c r="G75" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H75" t="s">
         <v>30</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="F76" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="G76" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H76" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9">
-      <c r="A77" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="F78" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="G78" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="F79" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:9">
+      <c r="A80" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>145</v>
+      </c>
       <c r="F80" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80" t="s">
         <v>30</v>
       </c>
+      <c r="I80" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="F81" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="G81" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H81" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G82" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H82" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="F83" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="G83" t="s">
         <v>29</v>
       </c>
       <c r="H83" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:9">
+      <c r="A84" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>159</v>
+      </c>
       <c r="F84" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="G84" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="H84" t="s">
         <v>30</v>
       </c>
+      <c r="I84" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
+      <c r="A85" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>164</v>
+      </c>
       <c r="F85" t="s">
+        <v>147</v>
+      </c>
+      <c r="G85" t="s">
+        <v>29</v>
+      </c>
+      <c r="H85" t="s">
+        <v>30</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="F86" t="s">
+        <v>44</v>
+      </c>
+      <c r="G86" t="s">
+        <v>29</v>
+      </c>
+      <c r="H86" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="F87" t="s">
         <v>27</v>
       </c>
-      <c r="G85" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="G87" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="H87" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="F88" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G88" t="s">
         <v>29</v>
       </c>
       <c r="H88" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="F89" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G89" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H89" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="F90" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="G90" t="s">
         <v>29</v>
       </c>
       <c r="H90" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="F91" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G91" t="s">
         <v>29</v>
       </c>
       <c r="H91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9">
+      <c r="A92" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>164</v>
+      </c>
       <c r="F92" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="G92" t="s">
         <v>29</v>
       </c>
       <c r="H92" t="s">
-        <v>157</v>
+        <v>30</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="F93" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" t="s">
+        <v>29</v>
+      </c>
+      <c r="H93" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="F94" t="s">
+        <v>27</v>
+      </c>
+      <c r="G94" t="s">
         <v>54</v>
       </c>
-      <c r="G93" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H94" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="F95" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G95" t="s">
         <v>29</v>
       </c>
       <c r="H95" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="F96" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G96" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H96" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="F97" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="F98" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G98" t="s">
         <v>29</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:9">
+      <c r="A99" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>171</v>
+      </c>
       <c r="F99" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="G99" t="s">
         <v>29</v>
       </c>
       <c r="H99" t="s">
-        <v>157</v>
+        <v>30</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="F100" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="G100" t="s">
         <v>29</v>
       </c>
       <c r="H100" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9">
-      <c r="A101" s="2" t="s">
+      <c r="F101" t="s">
         <v>165</v>
       </c>
-      <c r="B101" s="2" t="s">
+      <c r="G101" t="s">
+        <v>37</v>
+      </c>
+      <c r="H101" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B102" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="C101" s="3" t="s">
+      <c r="C102" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="D101" s="3" t="s">
+      <c r="D102" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="E101" s="3" t="s">
+      <c r="E102" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="F101" t="s">
-[...8 lines deleted...]
-      <c r="I101" s="5" t="s">
+      <c r="F102" t="s">
+        <v>76</v>
+      </c>
+      <c r="G102" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" t="s">
+        <v>30</v>
+      </c>
+      <c r="I102" s="5" t="s">
         <v>31</v>
-      </c>
-[...9 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="F103" t="s">
-        <v>170</v>
+        <v>26</v>
       </c>
       <c r="G103" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="H103" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:9">
-      <c r="A104" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G104" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H104" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="F105" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G105" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H105" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="F106" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="G106" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H106" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="F107" t="s">
-        <v>53</v>
+        <v>165</v>
       </c>
       <c r="G107" t="s">
         <v>29</v>
       </c>
       <c r="H107" t="s">
-        <v>18</v>
+        <v>152</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="F108" t="s">
+        <v>58</v>
+      </c>
+      <c r="G108" t="s">
+        <v>29</v>
+      </c>
+      <c r="H108" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F109" t="s">
+        <v>45</v>
+      </c>
+      <c r="G109" t="s">
+        <v>29</v>
+      </c>
+      <c r="H109" t="s">
+        <v>30</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B110" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="G108" t="s">
-[...17 lines deleted...]
-    <row r="110" spans="1:9">
+      <c r="C110" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>132</v>
+      </c>
       <c r="F110" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="G110" t="s">
         <v>29</v>
       </c>
       <c r="H110" t="s">
-        <v>18</v>
+        <v>30</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:9">
-      <c r="A111" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="G111" t="s">
         <v>29</v>
       </c>
       <c r="H111" t="s">
         <v>30</v>
       </c>
-      <c r="I111" s="6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:9">
-      <c r="A112" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G112" t="s">
         <v>29</v>
       </c>
       <c r="H112" t="s">
-        <v>30</v>
-[...23 lines deleted...]
-      <c r="H114" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="I4:I7"/>
-    <mergeCell ref="A8:A9"/>
-[...64 lines deleted...]
-    <mergeCell ref="I37:I37"/>
+    <mergeCell ref="A8:A8"/>
+    <mergeCell ref="B8:B8"/>
+    <mergeCell ref="C8:C8"/>
+    <mergeCell ref="D8:D8"/>
+    <mergeCell ref="E8:E8"/>
+    <mergeCell ref="I8:I8"/>
+    <mergeCell ref="A9:A13"/>
+    <mergeCell ref="B9:B13"/>
+    <mergeCell ref="C9:C13"/>
+    <mergeCell ref="D9:D13"/>
+    <mergeCell ref="E9:E13"/>
+    <mergeCell ref="I9:I13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="I14:I16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="B17:B21"/>
+    <mergeCell ref="C17:C21"/>
+    <mergeCell ref="D17:D21"/>
+    <mergeCell ref="E17:E21"/>
+    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="I22:I24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="E25:E27"/>
+    <mergeCell ref="I25:I27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="I28:I30"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="C31:C33"/>
+    <mergeCell ref="D31:D33"/>
+    <mergeCell ref="E31:E33"/>
+    <mergeCell ref="I31:I33"/>
+    <mergeCell ref="A34:A34"/>
+    <mergeCell ref="B34:B34"/>
+    <mergeCell ref="C34:C34"/>
+    <mergeCell ref="D34:D34"/>
+    <mergeCell ref="E34:E34"/>
+    <mergeCell ref="I34:I34"/>
+    <mergeCell ref="A35:A35"/>
+    <mergeCell ref="B35:B35"/>
+    <mergeCell ref="C35:C35"/>
+    <mergeCell ref="D35:D35"/>
+    <mergeCell ref="E35:E35"/>
+    <mergeCell ref="I35:I35"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="I36:I37"/>
     <mergeCell ref="A38:A39"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="I38:I39"/>
-    <mergeCell ref="A40:A41"/>
-[...130 lines deleted...]
-    <mergeCell ref="I112:I114"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="C40:C42"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="I40:I42"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="C43:C45"/>
+    <mergeCell ref="D43:D45"/>
+    <mergeCell ref="E43:E45"/>
+    <mergeCell ref="I43:I45"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:B49"/>
+    <mergeCell ref="C46:C49"/>
+    <mergeCell ref="D46:D49"/>
+    <mergeCell ref="E46:E49"/>
+    <mergeCell ref="I46:I49"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="B50:B52"/>
+    <mergeCell ref="C50:C52"/>
+    <mergeCell ref="D50:D52"/>
+    <mergeCell ref="E50:E52"/>
+    <mergeCell ref="I50:I52"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="D53:D54"/>
+    <mergeCell ref="E53:E54"/>
+    <mergeCell ref="I53:I54"/>
+    <mergeCell ref="A55:A58"/>
+    <mergeCell ref="B55:B58"/>
+    <mergeCell ref="C55:C58"/>
+    <mergeCell ref="D55:D58"/>
+    <mergeCell ref="E55:E58"/>
+    <mergeCell ref="I55:I58"/>
+    <mergeCell ref="A59:A59"/>
+    <mergeCell ref="B59:B59"/>
+    <mergeCell ref="C59:C59"/>
+    <mergeCell ref="D59:D59"/>
+    <mergeCell ref="E59:E59"/>
+    <mergeCell ref="I59:I59"/>
+    <mergeCell ref="A60:A60"/>
+    <mergeCell ref="B60:B60"/>
+    <mergeCell ref="C60:C60"/>
+    <mergeCell ref="D60:D60"/>
+    <mergeCell ref="E60:E60"/>
+    <mergeCell ref="I60:I60"/>
+    <mergeCell ref="A61:A63"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="C61:C63"/>
+    <mergeCell ref="D61:D63"/>
+    <mergeCell ref="E61:E63"/>
+    <mergeCell ref="I61:I63"/>
+    <mergeCell ref="A64:A67"/>
+    <mergeCell ref="B64:B67"/>
+    <mergeCell ref="C64:C67"/>
+    <mergeCell ref="D64:D67"/>
+    <mergeCell ref="E64:E67"/>
+    <mergeCell ref="I64:I67"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="E68:E69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="A70:A74"/>
+    <mergeCell ref="B70:B74"/>
+    <mergeCell ref="C70:C74"/>
+    <mergeCell ref="D70:D74"/>
+    <mergeCell ref="E70:E74"/>
+    <mergeCell ref="I70:I74"/>
+    <mergeCell ref="A75:A79"/>
+    <mergeCell ref="B75:B79"/>
+    <mergeCell ref="C75:C79"/>
+    <mergeCell ref="D75:D79"/>
+    <mergeCell ref="E75:E79"/>
+    <mergeCell ref="I75:I79"/>
+    <mergeCell ref="A80:A83"/>
+    <mergeCell ref="B80:B83"/>
+    <mergeCell ref="C80:C83"/>
+    <mergeCell ref="D80:D83"/>
+    <mergeCell ref="E80:E83"/>
+    <mergeCell ref="I80:I83"/>
+    <mergeCell ref="A84:A84"/>
+    <mergeCell ref="B84:B84"/>
+    <mergeCell ref="C84:C84"/>
+    <mergeCell ref="D84:D84"/>
+    <mergeCell ref="E84:E84"/>
+    <mergeCell ref="I84:I84"/>
+    <mergeCell ref="A85:A91"/>
+    <mergeCell ref="B85:B91"/>
+    <mergeCell ref="C85:C91"/>
+    <mergeCell ref="D85:D91"/>
+    <mergeCell ref="E85:E91"/>
+    <mergeCell ref="I85:I91"/>
+    <mergeCell ref="A92:A98"/>
+    <mergeCell ref="B92:B98"/>
+    <mergeCell ref="C92:C98"/>
+    <mergeCell ref="D92:D98"/>
+    <mergeCell ref="E92:E98"/>
+    <mergeCell ref="I92:I98"/>
+    <mergeCell ref="A99:A101"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="C99:C101"/>
+    <mergeCell ref="D99:D101"/>
+    <mergeCell ref="E99:E101"/>
+    <mergeCell ref="I99:I101"/>
+    <mergeCell ref="A102:A108"/>
+    <mergeCell ref="B102:B108"/>
+    <mergeCell ref="C102:C108"/>
+    <mergeCell ref="D102:D108"/>
+    <mergeCell ref="E102:E108"/>
+    <mergeCell ref="I102:I108"/>
+    <mergeCell ref="A109:A109"/>
+    <mergeCell ref="B109:B109"/>
+    <mergeCell ref="C109:C109"/>
+    <mergeCell ref="D109:D109"/>
+    <mergeCell ref="E109:E109"/>
+    <mergeCell ref="I109:I109"/>
+    <mergeCell ref="A110:A112"/>
+    <mergeCell ref="B110:B112"/>
+    <mergeCell ref="C110:C112"/>
+    <mergeCell ref="D110:D112"/>
+    <mergeCell ref="E110:E112"/>
+    <mergeCell ref="I110:I112"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>