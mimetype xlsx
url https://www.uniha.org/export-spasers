--- v1 (2026-04-20)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
   <si>
     <t>Filière</t>
   </si>
   <si>
     <t>Code Procédure</t>
   </si>
   <si>
     <t>Libellé Procédure</t>
   </si>
   <si>
     <t>Date de début</t>
   </si>
   <si>
     <t>Date de fin</t>
   </si>
   <si>
     <t>Considération sociale/environnementale</t>
   </si>
   <si>
     <t>Moyen</t>
   </si>
   <si>
     <t>Axe directeur</t>
   </si>
   <si>
@@ -567,50 +567,458 @@
     <t>25/05/2028</t>
   </si>
   <si>
     <t>Démarche de vigilance, traçabilité sociale des chaines d'approvisionnement des fournitures / de production des services</t>
   </si>
   <si>
     <t>M_2496</t>
   </si>
   <si>
     <t>Compression pneumatique intermittente</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>25/03/2028</t>
   </si>
   <si>
     <t>M_2947</t>
   </si>
   <si>
     <t>Anticancéreux</t>
   </si>
   <si>
     <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>M_2493</t>
+  </si>
+  <si>
+    <t>Mobilier de bureau 2025 - 2029</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>19/05/2029</t>
+  </si>
+  <si>
+    <t>M_3414</t>
+  </si>
+  <si>
+    <t>SAD mobilier de bureau issu du réemploi et de la réutilisation</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>14/10/2030</t>
+  </si>
+  <si>
+    <t>Marché public est réservé à la fois aux EA, ESAT, SIAE ou structures équivalentes</t>
+  </si>
+  <si>
+    <t>Lot réservé</t>
+  </si>
+  <si>
+    <t>M_3019</t>
+  </si>
+  <si>
+    <t>Endoscopes souples à usage unique</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>30/09/2028</t>
+  </si>
+  <si>
+    <t>M_3016</t>
+  </si>
+  <si>
+    <t>Abord Respiratoire</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>M_2545</t>
+  </si>
+  <si>
+    <t>Biberons et tire lait pour lactarium</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>31/03/2028</t>
+  </si>
+  <si>
+    <t>M_2824</t>
+  </si>
+  <si>
+    <t>D.A.V. et vestiaire automatique (Procédure 2025)</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>30/04/2029</t>
+  </si>
+  <si>
+    <t>M_2825</t>
+  </si>
+  <si>
+    <t>Equipement d'hospitalisation et d aide au brancardage (Procédure 2025)</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>03/01/2030</t>
+  </si>
+  <si>
+    <t>M_3216</t>
+  </si>
+  <si>
+    <t>Automates de dispensation nominative, équipements annexes, prestations associées (maintenance, formation, consommables et accessoires).</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>01/11/2029</t>
+  </si>
+  <si>
+    <t>M_2996</t>
+  </si>
+  <si>
+    <t>Stérilisateurs à basse température et QP des équipements de stérilisation</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>28/07/2029</t>
+  </si>
+  <si>
+    <t>M_3132</t>
+  </si>
+  <si>
+    <t>Chirurgie augmentée : crane, rachis, orl</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>23/01/2029</t>
+  </si>
+  <si>
+    <t>M_2514</t>
+  </si>
+  <si>
+    <t>Ventilateurs 2025</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>15/05/2030</t>
+  </si>
+  <si>
+    <t>M_2721</t>
+  </si>
+  <si>
+    <t>Mammographie, ostéodensitométrie, panoramique dentaire</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>30/05/2029</t>
+  </si>
+  <si>
+    <t>M_2722</t>
+  </si>
+  <si>
+    <t>Photochimiothérapie extracorporelle 2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>13/08/2029</t>
+  </si>
+  <si>
+    <t>M_2723</t>
+  </si>
+  <si>
+    <t>Tables opératoires mobiles</t>
+  </si>
+  <si>
+    <t>27/04/2029</t>
+  </si>
+  <si>
+    <t>M_2725</t>
+  </si>
+  <si>
+    <t>Equipements de dialyse</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>10/07/2029</t>
+  </si>
+  <si>
+    <t>M_2727</t>
+  </si>
+  <si>
+    <t>Eclairages opératoires 2025</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>10/08/2029</t>
+  </si>
+  <si>
+    <t>M_2728</t>
+  </si>
+  <si>
+    <t>Imagerie de coupe 2025</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>03/11/2029</t>
+  </si>
+  <si>
+    <t>M_2729</t>
+  </si>
+  <si>
+    <t>Equipements mobiles de radiologie</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>24/06/2029</t>
+  </si>
+  <si>
+    <t>M_2732</t>
+  </si>
+  <si>
+    <t>Lithotritie extracorporelle 2025</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>21/12/2029</t>
+  </si>
+  <si>
+    <t>M_3014</t>
+  </si>
+  <si>
+    <t>Lasers Urologie</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>14/04/2029</t>
+  </si>
+  <si>
+    <t>M_3188</t>
+  </si>
+  <si>
+    <t>Tensiomètres, saturomètres, électrocardiographes 2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>18/11/2029</t>
+  </si>
+  <si>
+    <t>M_3328</t>
+  </si>
+  <si>
+    <t>Caméra rétinienne pédiatrique 2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>M_3345</t>
+  </si>
+  <si>
+    <t>Robots endobronchiques</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>M_3020</t>
+  </si>
+  <si>
+    <t>Drapage Habillage &amp; Trousses</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>30/09/2029</t>
+  </si>
+  <si>
+    <t>M_3290</t>
+  </si>
+  <si>
+    <t>Gants et doigtiers non stériles</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>M_2566</t>
+  </si>
+  <si>
+    <t>Produits laitiers, desserts ultra frais et ovoproduits 2025 - 2029</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>28/02/2029</t>
+  </si>
+  <si>
+    <t>M_2568</t>
+  </si>
+  <si>
+    <t>Solutions de restauration : Plats cuisinés 2025 - 2029</t>
+  </si>
+  <si>
+    <t>M_2567</t>
+  </si>
+  <si>
+    <t>Produits Surgelés 2025 - 2029</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>31/05/2029</t>
+  </si>
+  <si>
+    <t>M_3325</t>
+  </si>
+  <si>
+    <t>Intérim paramédical</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>09/05/2027</t>
+  </si>
+  <si>
+    <t>M_3256</t>
+  </si>
+  <si>
+    <t>Réservation de berceaux dans des structures d'accueil de la petite enfance</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>10/06/2029</t>
+  </si>
+  <si>
+    <t>M_3247</t>
+  </si>
+  <si>
+    <t>Fournitures d'atelier</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>31/12/2029</t>
+  </si>
+  <si>
+    <t>M_2541</t>
+  </si>
+  <si>
+    <t>Abord chirurgical</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>M_3068</t>
+  </si>
+  <si>
+    <t>Véhicules sanitaires : achat et location</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>27/01/2029</t>
+  </si>
+  <si>
+    <t>M_3069</t>
+  </si>
+  <si>
+    <t>Prestations de Rétrofit de véhicules</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>04/10/2029</t>
+  </si>
+  <si>
+    <t>M_3070</t>
+  </si>
+  <si>
+    <t>Transports aériens de greffons et d'équipes chirurgicales</t>
+  </si>
+  <si>
+    <t>31/12/2032</t>
+  </si>
+  <si>
+    <t>M_3179</t>
+  </si>
+  <si>
+    <t>Conseil et accompagnement aux marches d'HELISMUR</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFffc000"/>
       <name val="Calibri"/>
@@ -981,54 +1389,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I112"/>
+  <dimension ref="A1:I208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I110" sqref="I110"/>
+      <selection activeCell="I208" sqref="I208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -2867,50 +3275,1754 @@
       </c>
       <c r="I110" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="F111" t="s">
         <v>76</v>
       </c>
       <c r="G111" t="s">
         <v>29</v>
       </c>
       <c r="H111" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="F112" t="s">
         <v>27</v>
       </c>
       <c r="G112" t="s">
         <v>29</v>
       </c>
       <c r="H112" t="s">
         <v>30</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F113" t="s">
+        <v>44</v>
+      </c>
+      <c r="G113" t="s">
+        <v>29</v>
+      </c>
+      <c r="H113" t="s">
+        <v>30</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="F114" t="s">
+        <v>25</v>
+      </c>
+      <c r="G114" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="F115" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" t="s">
+        <v>29</v>
+      </c>
+      <c r="H115" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F116" t="s">
+        <v>28</v>
+      </c>
+      <c r="G116" t="s">
+        <v>29</v>
+      </c>
+      <c r="H116" t="s">
+        <v>30</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="F117" t="s">
+        <v>44</v>
+      </c>
+      <c r="G117" t="s">
+        <v>54</v>
+      </c>
+      <c r="H117" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="F118" t="s">
+        <v>25</v>
+      </c>
+      <c r="G118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="F119" t="s">
+        <v>193</v>
+      </c>
+      <c r="G119" t="s">
+        <v>194</v>
+      </c>
+      <c r="H119" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F120" t="s">
+        <v>46</v>
+      </c>
+      <c r="G120" t="s">
+        <v>29</v>
+      </c>
+      <c r="H120" t="s">
+        <v>30</v>
+      </c>
+      <c r="I120" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="F121" t="s">
+        <v>27</v>
+      </c>
+      <c r="G121" t="s">
+        <v>29</v>
+      </c>
+      <c r="H121" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F122" t="s">
+        <v>27</v>
+      </c>
+      <c r="G122" t="s">
+        <v>29</v>
+      </c>
+      <c r="H122" t="s">
+        <v>30</v>
+      </c>
+      <c r="I122" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F123" t="s">
+        <v>44</v>
+      </c>
+      <c r="G123" t="s">
+        <v>54</v>
+      </c>
+      <c r="H123" t="s">
+        <v>30</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="F124" t="s">
+        <v>44</v>
+      </c>
+      <c r="G124" t="s">
+        <v>29</v>
+      </c>
+      <c r="H124" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="F125" t="s">
+        <v>28</v>
+      </c>
+      <c r="G125" t="s">
+        <v>29</v>
+      </c>
+      <c r="H125" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F126" t="s">
+        <v>44</v>
+      </c>
+      <c r="G126" t="s">
+        <v>29</v>
+      </c>
+      <c r="H126" t="s">
+        <v>30</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="F127" t="s">
+        <v>28</v>
+      </c>
+      <c r="G127" t="s">
+        <v>29</v>
+      </c>
+      <c r="H127" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="F128" t="s">
+        <v>25</v>
+      </c>
+      <c r="G128" t="s">
+        <v>29</v>
+      </c>
+      <c r="H128" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F129" t="s">
+        <v>44</v>
+      </c>
+      <c r="G129" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129" t="s">
+        <v>30</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="F130" t="s">
+        <v>28</v>
+      </c>
+      <c r="G130" t="s">
+        <v>29</v>
+      </c>
+      <c r="H130" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="F131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G131" t="s">
+        <v>29</v>
+      </c>
+      <c r="H131" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F132" t="s">
+        <v>28</v>
+      </c>
+      <c r="G132" t="s">
+        <v>29</v>
+      </c>
+      <c r="H132" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="F133" t="s">
+        <v>25</v>
+      </c>
+      <c r="G133" t="s">
+        <v>29</v>
+      </c>
+      <c r="H133" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="F134" t="s">
+        <v>76</v>
+      </c>
+      <c r="G134" t="s">
+        <v>29</v>
+      </c>
+      <c r="H134" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="F135" t="s">
+        <v>44</v>
+      </c>
+      <c r="G135" t="s">
+        <v>29</v>
+      </c>
+      <c r="H135" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="F136" t="s">
+        <v>48</v>
+      </c>
+      <c r="G136" t="s">
+        <v>29</v>
+      </c>
+      <c r="H136" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="F137" t="s">
+        <v>48</v>
+      </c>
+      <c r="G137" t="s">
+        <v>29</v>
+      </c>
+      <c r="H137" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F138" t="s">
+        <v>28</v>
+      </c>
+      <c r="G138" t="s">
+        <v>29</v>
+      </c>
+      <c r="H138" t="s">
+        <v>17</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="F139" t="s">
+        <v>25</v>
+      </c>
+      <c r="G139" t="s">
+        <v>29</v>
+      </c>
+      <c r="H139" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="F140" t="s">
+        <v>76</v>
+      </c>
+      <c r="G140" t="s">
+        <v>29</v>
+      </c>
+      <c r="H140" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F141" t="s">
+        <v>26</v>
+      </c>
+      <c r="G141" t="s">
+        <v>29</v>
+      </c>
+      <c r="H141" t="s">
+        <v>30</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="F142" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" t="s">
+        <v>29</v>
+      </c>
+      <c r="H142" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="F143" t="s">
+        <v>25</v>
+      </c>
+      <c r="G143" t="s">
+        <v>29</v>
+      </c>
+      <c r="H143" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F144" t="s">
+        <v>26</v>
+      </c>
+      <c r="G144" t="s">
+        <v>29</v>
+      </c>
+      <c r="H144" t="s">
+        <v>30</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="F145" t="s">
+        <v>27</v>
+      </c>
+      <c r="G145" t="s">
+        <v>29</v>
+      </c>
+      <c r="H145" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="F146" t="s">
+        <v>25</v>
+      </c>
+      <c r="G146" t="s">
+        <v>29</v>
+      </c>
+      <c r="H146" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F147" t="s">
+        <v>26</v>
+      </c>
+      <c r="G147" t="s">
+        <v>29</v>
+      </c>
+      <c r="H147" t="s">
+        <v>30</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="F148" t="s">
+        <v>27</v>
+      </c>
+      <c r="G148" t="s">
+        <v>29</v>
+      </c>
+      <c r="H148" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="F149" t="s">
+        <v>25</v>
+      </c>
+      <c r="G149" t="s">
+        <v>29</v>
+      </c>
+      <c r="H149" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F150" t="s">
+        <v>26</v>
+      </c>
+      <c r="G150" t="s">
+        <v>29</v>
+      </c>
+      <c r="H150" t="s">
+        <v>30</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="F151" t="s">
+        <v>27</v>
+      </c>
+      <c r="G151" t="s">
+        <v>29</v>
+      </c>
+      <c r="H151" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="F152" t="s">
+        <v>25</v>
+      </c>
+      <c r="G152" t="s">
+        <v>29</v>
+      </c>
+      <c r="H152" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F153" t="s">
+        <v>26</v>
+      </c>
+      <c r="G153" t="s">
+        <v>29</v>
+      </c>
+      <c r="H153" t="s">
+        <v>30</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="F154" t="s">
+        <v>27</v>
+      </c>
+      <c r="G154" t="s">
+        <v>29</v>
+      </c>
+      <c r="H154" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="F155" t="s">
+        <v>25</v>
+      </c>
+      <c r="G155" t="s">
+        <v>29</v>
+      </c>
+      <c r="H155" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F156" t="s">
+        <v>26</v>
+      </c>
+      <c r="G156" t="s">
+        <v>29</v>
+      </c>
+      <c r="H156" t="s">
+        <v>30</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="F157" t="s">
+        <v>27</v>
+      </c>
+      <c r="G157" t="s">
+        <v>29</v>
+      </c>
+      <c r="H157" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="F158" t="s">
+        <v>25</v>
+      </c>
+      <c r="G158" t="s">
+        <v>29</v>
+      </c>
+      <c r="H158" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F159" t="s">
+        <v>26</v>
+      </c>
+      <c r="G159" t="s">
+        <v>29</v>
+      </c>
+      <c r="H159" t="s">
+        <v>30</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="F160" t="s">
+        <v>27</v>
+      </c>
+      <c r="G160" t="s">
+        <v>29</v>
+      </c>
+      <c r="H160" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="F161" t="s">
+        <v>25</v>
+      </c>
+      <c r="G161" t="s">
+        <v>29</v>
+      </c>
+      <c r="H161" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F162" t="s">
+        <v>26</v>
+      </c>
+      <c r="G162" t="s">
+        <v>16</v>
+      </c>
+      <c r="H162" t="s">
+        <v>30</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="F163" t="s">
+        <v>27</v>
+      </c>
+      <c r="G163" t="s">
+        <v>29</v>
+      </c>
+      <c r="H163" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="F164" t="s">
+        <v>25</v>
+      </c>
+      <c r="G164" t="s">
+        <v>16</v>
+      </c>
+      <c r="H164" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="F165" t="s">
+        <v>28</v>
+      </c>
+      <c r="G165" t="s">
+        <v>54</v>
+      </c>
+      <c r="H165" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F166" t="s">
+        <v>26</v>
+      </c>
+      <c r="G166" t="s">
+        <v>29</v>
+      </c>
+      <c r="H166" t="s">
+        <v>30</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="F167" t="s">
+        <v>27</v>
+      </c>
+      <c r="G167" t="s">
+        <v>29</v>
+      </c>
+      <c r="H167" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="F168" t="s">
+        <v>25</v>
+      </c>
+      <c r="G168" t="s">
+        <v>29</v>
+      </c>
+      <c r="H168" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F169" t="s">
+        <v>26</v>
+      </c>
+      <c r="G169" t="s">
+        <v>29</v>
+      </c>
+      <c r="H169" t="s">
+        <v>30</v>
+      </c>
+      <c r="I169" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="F170" t="s">
+        <v>27</v>
+      </c>
+      <c r="G170" t="s">
+        <v>29</v>
+      </c>
+      <c r="H170" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F171" t="s">
+        <v>26</v>
+      </c>
+      <c r="G171" t="s">
+        <v>29</v>
+      </c>
+      <c r="H171" t="s">
+        <v>30</v>
+      </c>
+      <c r="I171" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="F172" t="s">
+        <v>27</v>
+      </c>
+      <c r="G172" t="s">
+        <v>29</v>
+      </c>
+      <c r="H172" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F173" t="s">
+        <v>26</v>
+      </c>
+      <c r="G173" t="s">
+        <v>29</v>
+      </c>
+      <c r="H173" t="s">
+        <v>30</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="F174" t="s">
+        <v>27</v>
+      </c>
+      <c r="G174" t="s">
+        <v>29</v>
+      </c>
+      <c r="H174" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="F175" t="s">
+        <v>25</v>
+      </c>
+      <c r="G175" t="s">
+        <v>29</v>
+      </c>
+      <c r="H175" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F176" t="s">
+        <v>26</v>
+      </c>
+      <c r="G176" t="s">
+        <v>29</v>
+      </c>
+      <c r="H176" t="s">
+        <v>30</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="F177" t="s">
+        <v>27</v>
+      </c>
+      <c r="G177" t="s">
+        <v>29</v>
+      </c>
+      <c r="H177" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="F178" t="s">
+        <v>25</v>
+      </c>
+      <c r="G178" t="s">
+        <v>29</v>
+      </c>
+      <c r="H178" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F179" t="s">
+        <v>26</v>
+      </c>
+      <c r="G179" t="s">
+        <v>29</v>
+      </c>
+      <c r="H179" t="s">
+        <v>30</v>
+      </c>
+      <c r="I179" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F180" t="s">
+        <v>46</v>
+      </c>
+      <c r="G180" t="s">
+        <v>29</v>
+      </c>
+      <c r="H180" t="s">
+        <v>30</v>
+      </c>
+      <c r="I180" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F181" t="s">
+        <v>76</v>
+      </c>
+      <c r="G181" t="s">
+        <v>29</v>
+      </c>
+      <c r="H181" t="s">
+        <v>30</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="F182" t="s">
+        <v>27</v>
+      </c>
+      <c r="G182" t="s">
+        <v>29</v>
+      </c>
+      <c r="H182" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="F183" t="s">
+        <v>46</v>
+      </c>
+      <c r="G183" t="s">
+        <v>29</v>
+      </c>
+      <c r="H183" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="F184" t="s">
+        <v>28</v>
+      </c>
+      <c r="G184" t="s">
+        <v>29</v>
+      </c>
+      <c r="H184" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F185" t="s">
+        <v>44</v>
+      </c>
+      <c r="G185" t="s">
+        <v>54</v>
+      </c>
+      <c r="H185" t="s">
+        <v>30</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="F186" t="s">
+        <v>27</v>
+      </c>
+      <c r="G186" t="s">
+        <v>54</v>
+      </c>
+      <c r="H186" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="F187" t="s">
+        <v>146</v>
+      </c>
+      <c r="G187" t="s">
+        <v>54</v>
+      </c>
+      <c r="H187" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F188" t="s">
+        <v>44</v>
+      </c>
+      <c r="G188" t="s">
+        <v>54</v>
+      </c>
+      <c r="H188" t="s">
+        <v>30</v>
+      </c>
+      <c r="I188" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="F189" t="s">
+        <v>147</v>
+      </c>
+      <c r="G189" t="s">
+        <v>54</v>
+      </c>
+      <c r="H189" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F190" t="s">
+        <v>44</v>
+      </c>
+      <c r="G190" t="s">
+        <v>54</v>
+      </c>
+      <c r="H190" t="s">
+        <v>30</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="F191" t="s">
+        <v>26</v>
+      </c>
+      <c r="G191" t="s">
+        <v>16</v>
+      </c>
+      <c r="H191" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="F192" t="s">
+        <v>27</v>
+      </c>
+      <c r="G192" t="s">
+        <v>54</v>
+      </c>
+      <c r="H192" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="F193" t="s">
+        <v>46</v>
+      </c>
+      <c r="G193" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="F194" t="s">
+        <v>177</v>
+      </c>
+      <c r="G194" t="s">
+        <v>54</v>
+      </c>
+      <c r="H194" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F195" t="s">
+        <v>47</v>
+      </c>
+      <c r="G195" t="s">
+        <v>16</v>
+      </c>
+      <c r="H195" t="s">
+        <v>18</v>
+      </c>
+      <c r="I195" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="F196" t="s">
+        <v>44</v>
+      </c>
+      <c r="G196" t="s">
+        <v>29</v>
+      </c>
+      <c r="H196" t="s">
+        <v>30</v>
+      </c>
+      <c r="I196" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="F197" t="s">
+        <v>44</v>
+      </c>
+      <c r="G197" t="s">
+        <v>29</v>
+      </c>
+      <c r="H197" t="s">
+        <v>30</v>
+      </c>
+      <c r="I197" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="F198" t="s">
+        <v>25</v>
+      </c>
+      <c r="G198" t="s">
+        <v>29</v>
+      </c>
+      <c r="H198" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F199" t="s">
+        <v>27</v>
+      </c>
+      <c r="G199" t="s">
+        <v>29</v>
+      </c>
+      <c r="H199" t="s">
+        <v>30</v>
+      </c>
+      <c r="I199" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F200" t="s">
+        <v>76</v>
+      </c>
+      <c r="G200" t="s">
+        <v>16</v>
+      </c>
+      <c r="H200" t="s">
+        <v>30</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="F201" t="s">
+        <v>27</v>
+      </c>
+      <c r="G201" t="s">
+        <v>16</v>
+      </c>
+      <c r="H201" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="F202" t="s">
+        <v>44</v>
+      </c>
+      <c r="G202" t="s">
+        <v>54</v>
+      </c>
+      <c r="H202" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="F203" t="s">
+        <v>47</v>
+      </c>
+      <c r="G203" t="s">
+        <v>16</v>
+      </c>
+      <c r="H203" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F204" t="s">
+        <v>76</v>
+      </c>
+      <c r="G204" t="s">
+        <v>54</v>
+      </c>
+      <c r="H204" t="s">
+        <v>30</v>
+      </c>
+      <c r="I204" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="F205" t="s">
+        <v>27</v>
+      </c>
+      <c r="G205" t="s">
+        <v>54</v>
+      </c>
+      <c r="H205" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F206" t="s">
+        <v>27</v>
+      </c>
+      <c r="G206" t="s">
+        <v>16</v>
+      </c>
+      <c r="H206" t="s">
+        <v>30</v>
+      </c>
+      <c r="I206" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="F207" t="s">
+        <v>165</v>
+      </c>
+      <c r="G207" t="s">
+        <v>16</v>
+      </c>
+      <c r="H207" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F208" t="s">
+        <v>27</v>
+      </c>
+      <c r="G208" t="s">
+        <v>16</v>
+      </c>
+      <c r="H208" t="s">
+        <v>30</v>
+      </c>
+      <c r="I208" s="6" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="A8:A8"/>
     <mergeCell ref="B8:B8"/>
     <mergeCell ref="C8:C8"/>
     <mergeCell ref="D8:D8"/>
     <mergeCell ref="E8:E8"/>
     <mergeCell ref="I8:I8"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="B9:B13"/>
     <mergeCell ref="C9:C13"/>
@@ -3081,50 +5193,266 @@
     <mergeCell ref="I92:I98"/>
     <mergeCell ref="A99:A101"/>
     <mergeCell ref="B99:B101"/>
     <mergeCell ref="C99:C101"/>
     <mergeCell ref="D99:D101"/>
     <mergeCell ref="E99:E101"/>
     <mergeCell ref="I99:I101"/>
     <mergeCell ref="A102:A108"/>
     <mergeCell ref="B102:B108"/>
     <mergeCell ref="C102:C108"/>
     <mergeCell ref="D102:D108"/>
     <mergeCell ref="E102:E108"/>
     <mergeCell ref="I102:I108"/>
     <mergeCell ref="A109:A109"/>
     <mergeCell ref="B109:B109"/>
     <mergeCell ref="C109:C109"/>
     <mergeCell ref="D109:D109"/>
     <mergeCell ref="E109:E109"/>
     <mergeCell ref="I109:I109"/>
     <mergeCell ref="A110:A112"/>
     <mergeCell ref="B110:B112"/>
     <mergeCell ref="C110:C112"/>
     <mergeCell ref="D110:D112"/>
     <mergeCell ref="E110:E112"/>
     <mergeCell ref="I110:I112"/>
+    <mergeCell ref="A113:A115"/>
+    <mergeCell ref="B113:B115"/>
+    <mergeCell ref="C113:C115"/>
+    <mergeCell ref="D113:D115"/>
+    <mergeCell ref="E113:E115"/>
+    <mergeCell ref="I113:I115"/>
+    <mergeCell ref="A116:A119"/>
+    <mergeCell ref="B116:B119"/>
+    <mergeCell ref="C116:C119"/>
+    <mergeCell ref="D116:D119"/>
+    <mergeCell ref="E116:E119"/>
+    <mergeCell ref="I116:I119"/>
+    <mergeCell ref="A120:A121"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="A122:A122"/>
+    <mergeCell ref="B122:B122"/>
+    <mergeCell ref="C122:C122"/>
+    <mergeCell ref="D122:D122"/>
+    <mergeCell ref="E122:E122"/>
+    <mergeCell ref="I122:I122"/>
+    <mergeCell ref="A123:A125"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="C123:C125"/>
+    <mergeCell ref="D123:D125"/>
+    <mergeCell ref="E123:E125"/>
+    <mergeCell ref="I123:I125"/>
+    <mergeCell ref="A126:A128"/>
+    <mergeCell ref="B126:B128"/>
+    <mergeCell ref="C126:C128"/>
+    <mergeCell ref="D126:D128"/>
+    <mergeCell ref="E126:E128"/>
+    <mergeCell ref="I126:I128"/>
+    <mergeCell ref="A129:A131"/>
+    <mergeCell ref="B129:B131"/>
+    <mergeCell ref="C129:C131"/>
+    <mergeCell ref="D129:D131"/>
+    <mergeCell ref="E129:E131"/>
+    <mergeCell ref="I129:I131"/>
+    <mergeCell ref="A132:A137"/>
+    <mergeCell ref="B132:B137"/>
+    <mergeCell ref="C132:C137"/>
+    <mergeCell ref="D132:D137"/>
+    <mergeCell ref="E132:E137"/>
+    <mergeCell ref="I132:I137"/>
+    <mergeCell ref="A138:A140"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="C138:C140"/>
+    <mergeCell ref="D138:D140"/>
+    <mergeCell ref="E138:E140"/>
+    <mergeCell ref="I138:I140"/>
+    <mergeCell ref="A141:A143"/>
+    <mergeCell ref="B141:B143"/>
+    <mergeCell ref="C141:C143"/>
+    <mergeCell ref="D141:D143"/>
+    <mergeCell ref="E141:E143"/>
+    <mergeCell ref="I141:I143"/>
+    <mergeCell ref="A144:A146"/>
+    <mergeCell ref="B144:B146"/>
+    <mergeCell ref="C144:C146"/>
+    <mergeCell ref="D144:D146"/>
+    <mergeCell ref="E144:E146"/>
+    <mergeCell ref="I144:I146"/>
+    <mergeCell ref="A147:A149"/>
+    <mergeCell ref="B147:B149"/>
+    <mergeCell ref="C147:C149"/>
+    <mergeCell ref="D147:D149"/>
+    <mergeCell ref="E147:E149"/>
+    <mergeCell ref="I147:I149"/>
+    <mergeCell ref="A150:A152"/>
+    <mergeCell ref="B150:B152"/>
+    <mergeCell ref="C150:C152"/>
+    <mergeCell ref="D150:D152"/>
+    <mergeCell ref="E150:E152"/>
+    <mergeCell ref="I150:I152"/>
+    <mergeCell ref="A153:A155"/>
+    <mergeCell ref="B153:B155"/>
+    <mergeCell ref="C153:C155"/>
+    <mergeCell ref="D153:D155"/>
+    <mergeCell ref="E153:E155"/>
+    <mergeCell ref="I153:I155"/>
+    <mergeCell ref="A156:A158"/>
+    <mergeCell ref="B156:B158"/>
+    <mergeCell ref="C156:C158"/>
+    <mergeCell ref="D156:D158"/>
+    <mergeCell ref="E156:E158"/>
+    <mergeCell ref="I156:I158"/>
+    <mergeCell ref="A159:A161"/>
+    <mergeCell ref="B159:B161"/>
+    <mergeCell ref="C159:C161"/>
+    <mergeCell ref="D159:D161"/>
+    <mergeCell ref="E159:E161"/>
+    <mergeCell ref="I159:I161"/>
+    <mergeCell ref="A162:A165"/>
+    <mergeCell ref="B162:B165"/>
+    <mergeCell ref="C162:C165"/>
+    <mergeCell ref="D162:D165"/>
+    <mergeCell ref="E162:E165"/>
+    <mergeCell ref="I162:I165"/>
+    <mergeCell ref="A166:A168"/>
+    <mergeCell ref="B166:B168"/>
+    <mergeCell ref="C166:C168"/>
+    <mergeCell ref="D166:D168"/>
+    <mergeCell ref="E166:E168"/>
+    <mergeCell ref="I166:I168"/>
+    <mergeCell ref="A169:A170"/>
+    <mergeCell ref="B169:B170"/>
+    <mergeCell ref="C169:C170"/>
+    <mergeCell ref="D169:D170"/>
+    <mergeCell ref="E169:E170"/>
+    <mergeCell ref="I169:I170"/>
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="C171:C172"/>
+    <mergeCell ref="D171:D172"/>
+    <mergeCell ref="E171:E172"/>
+    <mergeCell ref="I171:I172"/>
+    <mergeCell ref="A173:A175"/>
+    <mergeCell ref="B173:B175"/>
+    <mergeCell ref="C173:C175"/>
+    <mergeCell ref="D173:D175"/>
+    <mergeCell ref="E173:E175"/>
+    <mergeCell ref="I173:I175"/>
+    <mergeCell ref="A176:A178"/>
+    <mergeCell ref="B176:B178"/>
+    <mergeCell ref="C176:C178"/>
+    <mergeCell ref="D176:D178"/>
+    <mergeCell ref="E176:E178"/>
+    <mergeCell ref="I176:I178"/>
+    <mergeCell ref="A179:A179"/>
+    <mergeCell ref="B179:B179"/>
+    <mergeCell ref="C179:C179"/>
+    <mergeCell ref="D179:D179"/>
+    <mergeCell ref="E179:E179"/>
+    <mergeCell ref="I179:I179"/>
+    <mergeCell ref="A180:A180"/>
+    <mergeCell ref="B180:B180"/>
+    <mergeCell ref="C180:C180"/>
+    <mergeCell ref="D180:D180"/>
+    <mergeCell ref="E180:E180"/>
+    <mergeCell ref="I180:I180"/>
+    <mergeCell ref="A181:A184"/>
+    <mergeCell ref="B181:B184"/>
+    <mergeCell ref="C181:C184"/>
+    <mergeCell ref="D181:D184"/>
+    <mergeCell ref="E181:E184"/>
+    <mergeCell ref="I181:I184"/>
+    <mergeCell ref="A185:A187"/>
+    <mergeCell ref="B185:B187"/>
+    <mergeCell ref="C185:C187"/>
+    <mergeCell ref="D185:D187"/>
+    <mergeCell ref="E185:E187"/>
+    <mergeCell ref="I185:I187"/>
+    <mergeCell ref="A188:A189"/>
+    <mergeCell ref="B188:B189"/>
+    <mergeCell ref="C188:C189"/>
+    <mergeCell ref="D188:D189"/>
+    <mergeCell ref="E188:E189"/>
+    <mergeCell ref="I188:I189"/>
+    <mergeCell ref="A190:A194"/>
+    <mergeCell ref="B190:B194"/>
+    <mergeCell ref="C190:C194"/>
+    <mergeCell ref="D190:D194"/>
+    <mergeCell ref="E190:E194"/>
+    <mergeCell ref="I190:I194"/>
+    <mergeCell ref="A195:A195"/>
+    <mergeCell ref="B195:B195"/>
+    <mergeCell ref="C195:C195"/>
+    <mergeCell ref="D195:D195"/>
+    <mergeCell ref="E195:E195"/>
+    <mergeCell ref="I195:I195"/>
+    <mergeCell ref="A196:A196"/>
+    <mergeCell ref="B196:B196"/>
+    <mergeCell ref="C196:C196"/>
+    <mergeCell ref="D196:D196"/>
+    <mergeCell ref="E196:E196"/>
+    <mergeCell ref="I196:I196"/>
+    <mergeCell ref="A197:A198"/>
+    <mergeCell ref="B197:B198"/>
+    <mergeCell ref="C197:C198"/>
+    <mergeCell ref="D197:D198"/>
+    <mergeCell ref="E197:E198"/>
+    <mergeCell ref="I197:I198"/>
+    <mergeCell ref="A199:A199"/>
+    <mergeCell ref="B199:B199"/>
+    <mergeCell ref="C199:C199"/>
+    <mergeCell ref="D199:D199"/>
+    <mergeCell ref="E199:E199"/>
+    <mergeCell ref="I199:I199"/>
+    <mergeCell ref="A200:A203"/>
+    <mergeCell ref="B200:B203"/>
+    <mergeCell ref="C200:C203"/>
+    <mergeCell ref="D200:D203"/>
+    <mergeCell ref="E200:E203"/>
+    <mergeCell ref="I200:I203"/>
+    <mergeCell ref="A204:A205"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="I204:I205"/>
+    <mergeCell ref="A206:A207"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="I206:I207"/>
+    <mergeCell ref="A208:A208"/>
+    <mergeCell ref="B208:B208"/>
+    <mergeCell ref="C208:C208"/>
+    <mergeCell ref="D208:D208"/>
+    <mergeCell ref="E208:E208"/>
+    <mergeCell ref="I208:I208"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>