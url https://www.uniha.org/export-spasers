--- v2 (2026-06-04)
+++ v3 (2026-07-20)
@@ -12,568 +12,538 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Filière</t>
   </si>
   <si>
     <t>Code Procédure</t>
   </si>
   <si>
     <t>Libellé Procédure</t>
   </si>
   <si>
     <t>Date de début</t>
   </si>
   <si>
     <t>Date de fin</t>
   </si>
   <si>
     <t>Considération sociale/environnementale</t>
   </si>
   <si>
     <t>Moyen</t>
   </si>
   <si>
     <t>Axe directeur</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
+    <t>Ingénierie biomédicale</t>
+  </si>
+  <si>
+    <t>M_2498</t>
+  </si>
+  <si>
+    <t>Prestations d'optimisation et de location d'un parc d'échographes</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>19/11/2028</t>
+  </si>
+  <si>
+    <t>Allongement de la durée de vie, réparabilité des produits, produits éco-conçus</t>
+  </si>
+  <si>
+    <t>Performance énergétique des produits consommateurs d'énergie et plan de progrès associé</t>
+  </si>
+  <si>
+    <t>Réduction des émissions de gaz à effets de serre, réduction des polluants atmosphériques</t>
+  </si>
+  <si>
+    <t>Economie circulaire : produits issus du réemploi / réutilisation, contenant des matières recyclées</t>
+  </si>
+  <si>
+    <t>Critères d'attribution</t>
+  </si>
+  <si>
+    <t>Achats favorisant l’économie circulaire</t>
+  </si>
+  <si>
+    <t>Achats préservant les ressources naturelles, l’environnement et la biodiversité</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Blanchisserie</t>
+  </si>
+  <si>
+    <t>M_2858</t>
+  </si>
+  <si>
+    <t>Petit linge plat</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>31/12/2027</t>
+  </si>
+  <si>
+    <t>Ecolabels et autres signes distinctifs de la qualité environnementale</t>
+  </si>
+  <si>
+    <t>Autres(s) spécification(s) environnementale(s)</t>
+  </si>
+  <si>
+    <t>Composition des produits: réduction des prélèvements de ressources, ressources renouvelables, toxicité, etc</t>
+  </si>
+  <si>
+    <t>Insertion par l'activité économique</t>
+  </si>
+  <si>
+    <t>Mobilisation de publics en insertion par l'activité économique</t>
+  </si>
+  <si>
+    <t>Clauses administratives et/ou techniques + critères d'attribution</t>
+  </si>
+  <si>
+    <t>Achats inclusifs pour les personnes éloignées de l’emploi ou en situation de handicap</t>
+  </si>
+  <si>
+    <t>Bureau &amp; bureautique</t>
+  </si>
+  <si>
+    <t>M_2491</t>
+  </si>
+  <si>
+    <t>Fournitures de bureau (Procédure 2024)</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>Clauses administratives et/ou techniques + variante</t>
+  </si>
+  <si>
+    <t>Clauses administratives et/ou techniques</t>
+  </si>
+  <si>
+    <t>M_2490</t>
+  </si>
+  <si>
+    <t>Consommables pour imprimantes (Procédure 2024)</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>Marché public est réservé à des Entreprises adaptées (EA), établissements et services d'aide par le travail (ESAT) ou structures équivalentes</t>
+  </si>
+  <si>
+    <t>Objet du marché</t>
+  </si>
+  <si>
     <t>Consommables &amp; équipements des unités de soins</t>
   </si>
   <si>
-    <t>M_2673</t>
-[...11 lines deleted...]
-    <t>Marché public est réservé à des Entreprises de l'économie sociale et solidaire (EESS) ou structures équivalentes</t>
+    <t>M_2531</t>
+  </si>
+  <si>
+    <t>Mobiliers et équipements ambulatoires 2024 - 2028</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>10/01/2028</t>
+  </si>
+  <si>
+    <t>M_3059</t>
+  </si>
+  <si>
+    <t>Biberons, tétines et téterelles à usage unique et multiple</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>01/04/2028</t>
+  </si>
+  <si>
+    <t>M_2532</t>
+  </si>
+  <si>
+    <t>Environnement du patient (Procédure 2024)</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>23/09/2028</t>
+  </si>
+  <si>
+    <t>M_3189</t>
+  </si>
+  <si>
+    <t>Douches hydro - moléculaires</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>21/07/2028</t>
+  </si>
+  <si>
+    <t>Economies d'énergie, énergie renouvelable</t>
+  </si>
+  <si>
+    <t>Dispositifs médicaux</t>
+  </si>
+  <si>
+    <t>M_2920</t>
+  </si>
+  <si>
+    <t>Dispositifs médicaux de l'abord parentéral</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>30/09/2027</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>M_3155</t>
+  </si>
+  <si>
+    <t>Dispositifs médicaux implantables de rythmologie</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>Dispensation des produits de santé (DPDS)</t>
+  </si>
+  <si>
+    <t>M_2798</t>
+  </si>
+  <si>
+    <t>Isolateurs pour préparations pharmaceutiques</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>15/11/2028</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Énergie</t>
+  </si>
+  <si>
+    <t>M_3165</t>
+  </si>
+  <si>
+    <t>Pré-diagnostic pour ombrières solaires photovoltaïques de parking</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Hygiène &amp; protection du corps</t>
+  </si>
+  <si>
+    <t>M_2585</t>
+  </si>
+  <si>
+    <t>Incontinence adulte</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>31/08/2028</t>
+  </si>
+  <si>
+    <t>Achat durable</t>
+  </si>
+  <si>
+    <t>M_3182</t>
+  </si>
+  <si>
+    <t>Conseil et accompagnement au développement durable</t>
+  </si>
+  <si>
+    <t>09/10/2024</t>
+  </si>
+  <si>
+    <t>08/10/2028</t>
+  </si>
+  <si>
+    <t>Marché dont l’objet est la protection et la valorisation de l’environnement</t>
+  </si>
+  <si>
+    <t>M_2506</t>
+  </si>
+  <si>
+    <t>Laveurs désinfecteurs LDE-ESET</t>
+  </si>
+  <si>
+    <t>19/09/2028</t>
+  </si>
+  <si>
+    <t>M_2495</t>
+  </si>
+  <si>
+    <t>Solutions de réalité immersive</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/10/2028</t>
+  </si>
+  <si>
+    <t>M_2937</t>
+  </si>
+  <si>
+    <t>Traitement d'eau dialyse</t>
+  </si>
+  <si>
+    <t>24/01/2024</t>
+  </si>
+  <si>
+    <t>23/01/2028</t>
+  </si>
+  <si>
+    <t>M_2501</t>
+  </si>
+  <si>
+    <t>Equipements de néonatologie</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>13/02/2028</t>
+  </si>
+  <si>
+    <t>M_2494</t>
+  </si>
+  <si>
+    <t>Circulation extra-corporelle</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>06/02/2028</t>
+  </si>
+  <si>
+    <t>Médicaments</t>
+  </si>
+  <si>
+    <t>M_2605</t>
+  </si>
+  <si>
+    <t>Grossiste répartiteur</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>31/01/2028</t>
+  </si>
+  <si>
+    <t>M_2945</t>
+  </si>
+  <si>
+    <t>Muscles &amp; squelette, médicaments génito-urinaires, hormones sexuelles et systémiques, antidotes et produits de diagnostic</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>31/05/2027</t>
+  </si>
+  <si>
+    <t>M_2607</t>
+  </si>
+  <si>
+    <t>Médicaments du système nerveux</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>Ressources Humaines &amp; prestations intellectuelles</t>
+  </si>
+  <si>
+    <t>M_2963</t>
+  </si>
+  <si>
+    <t>Gestion pour compte du tiers payant</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>Clause sociale de formation sous statut scolaire au bénéfice de jeunes en situation de décrochage scolaire</t>
+  </si>
+  <si>
+    <t>Restauration</t>
+  </si>
+  <si>
+    <t>M_2561</t>
+  </si>
+  <si>
+    <t>Produits Lessiviels et Produits non alimentaires à usage unique 2024 - 2028</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>29/02/2028</t>
+  </si>
+  <si>
+    <t>Protection de la biodiversité</t>
+  </si>
+  <si>
+    <t>Exclusion des produits en plastique à usage unique</t>
+  </si>
+  <si>
+    <t>M_2565</t>
+  </si>
+  <si>
+    <t>Machines et chariots de distribution de boissons chaudes</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>31/10/2032</t>
   </si>
   <si>
     <t>Commerce équitable</t>
   </si>
   <si>
-    <t>Clauses administratives et/ou techniques + critères d'attribution</t>
-[...59 lines deleted...]
-    <t>30/06/2026</t>
+    <t>Achats soucieux de l’emploi durable et décent pour tous</t>
+  </si>
+  <si>
+    <t>M_2562</t>
+  </si>
+  <si>
+    <t>Viande, Volaille, Charcuterie &amp; Pdts à texture modifiées 2024 - 2028</t>
+  </si>
+  <si>
+    <t>Santé digitale et numérique</t>
+  </si>
+  <si>
+    <t>M_2946</t>
+  </si>
+  <si>
+    <t>Télé interprétation des EEG</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>05/05/2028</t>
+  </si>
+  <si>
+    <t>Services</t>
+  </si>
+  <si>
+    <t>M_2922</t>
+  </si>
+  <si>
+    <t>Bionettoyage superficie à &gt; 15 000m2</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>21/02/2028</t>
+  </si>
+  <si>
+    <t>Egalité femmes-hommes (moyens humains pour exécuter le marché)</t>
+  </si>
+  <si>
+    <t>M_2923</t>
+  </si>
+  <si>
+    <t>Bionettoyage superficie entre 5 000 et 15 000m2</t>
+  </si>
+  <si>
+    <t>M_3027</t>
+  </si>
+  <si>
+    <t>Assurance flotte automobile</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2027</t>
   </si>
   <si>
     <t>Autre</t>
   </si>
   <si>
-    <t>C</t>
-[...400 lines deleted...]
-  <si>
     <t>Transport</t>
   </si>
   <si>
     <t>M_2907</t>
   </si>
   <si>
     <t>Chariots automoteurs de manutention et maintenance associée</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>25/05/2028</t>
   </si>
   <si>
     <t>Démarche de vigilance, traçabilité sociale des chaines d'approvisionnement des fournitures / de production des services</t>
   </si>
   <si>
     <t>M_2496</t>
   </si>
   <si>
     <t>Compression pneumatique intermittente</t>
   </si>
   <si>
     <t>26/03/2024</t>
@@ -654,50 +624,59 @@
     <t>31/03/2028</t>
   </si>
   <si>
     <t>M_2824</t>
   </si>
   <si>
     <t>D.A.V. et vestiaire automatique (Procédure 2025)</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>30/04/2029</t>
   </si>
   <si>
     <t>M_2825</t>
   </si>
   <si>
     <t>Equipement d'hospitalisation et d aide au brancardage (Procédure 2025)</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>03/01/2030</t>
+  </si>
+  <si>
+    <t>M_2826</t>
+  </si>
+  <si>
+    <t>Instrumentation chirurgicale (procédure 2025)</t>
+  </si>
+  <si>
+    <t>03/07/2029</t>
   </si>
   <si>
     <t>M_3216</t>
   </si>
   <si>
     <t>Automates de dispensation nominative, équipements annexes, prestations associées (maintenance, formation, consommables et accessoires).</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>01/11/2029</t>
   </si>
   <si>
     <t>M_2996</t>
   </si>
   <si>
     <t>Stérilisateurs à basse température et QP des équipements de stérilisation</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>28/07/2029</t>
   </si>
@@ -1035,63 +1014,63 @@
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2b2b68"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF09b556"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF037f3a"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8ec721"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF09b556"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -1446,3821 +1425,3797 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="F4" t="s">
         <v>16</v>
       </c>
-      <c r="H3" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G5" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:9">
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>33</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="F8" t="s">
         <v>29</v>
       </c>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="G8" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="H8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="F9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
         <v>33</v>
-      </c>
-[...48 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="F10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:9">
+      <c r="A11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>26</v>
+      </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="F12" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="F13" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="F15" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="F16" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="F17" t="s">
         <v>17</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
         <v>44</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:9">
+      <c r="A19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>49</v>
+      </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="F20" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="F21" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="G21" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="F23" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H23" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="F24" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G24" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="F25" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="F26" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="F27" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G27" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H27" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F28" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="F29" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="H29" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
         <v>44</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="B33" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D31" s="3" t="s">
+      <c r="C33" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="E31" s="3" t="s">
+      <c r="D33" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="F31" t="s">
+      <c r="E33" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="G31" t="s">
-[...20 lines deleted...]
-    <row r="33" spans="1:9">
       <c r="F33" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="G33" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="H33" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="F34" t="s">
         <v>17</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H34" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F35" t="s">
+        <v>62</v>
+      </c>
+      <c r="G35" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F37" t="s">
         <v>27</v>
       </c>
-      <c r="G35" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H38" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I38" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="F39" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G39" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H39" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="F40" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" t="s">
         <v>44</v>
       </c>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="F41" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H41" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="F42" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="G42" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H42" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="2" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="G43" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H43" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="F44" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="F45" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="G45" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H45" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H46" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:9">
+      <c r="A47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G47" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H47" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="F48" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H48" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="F49" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G49" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H49" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="F50" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G50" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H50" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="F51" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G51" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H51" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
+      <c r="A52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>107</v>
+      </c>
       <c r="F52" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G52" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H52" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="G53" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H53" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="F54" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="F55" t="s">
         <v>29</v>
       </c>
-      <c r="H54" t="s">
-[...7 lines deleted...]
-      <c r="B55" s="2" t="s">
+      <c r="G55" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F56" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H56" t="s">
+        <v>20</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E57" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="C55" s="3" t="s">
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" t="s">
+        <v>20</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="C58" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="E55" s="3" t="s">
+      <c r="D58" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="F55" t="s">
-[...34 lines deleted...]
-    <row r="58" spans="1:9">
+      <c r="E58" s="3" t="s">
+        <v>120</v>
+      </c>
       <c r="F58" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H58" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="G59" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H59" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G60" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H60" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="F61" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H61" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I61" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="F62" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="G62" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H62" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="F63" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="F64" t="s">
         <v>27</v>
       </c>
-      <c r="G63" t="s">
-[...7 lines deleted...]
-      <c r="A64" s="2" t="s">
+      <c r="G64" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="B64" s="2" t="s">
-[...11 lines deleted...]
-      <c r="F64" t="s">
+      <c r="B65" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E65" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G64" t="s">
-[...9 lines deleted...]
-    <row r="65" spans="1:9">
       <c r="F65" t="s">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="G65" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H65" t="s">
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="F66" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="G66" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H66" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="1:9">
+      <c r="A67" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>133</v>
+      </c>
       <c r="F67" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G67" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H67" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I67" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="G68" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H68" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="F69" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H69" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:9">
-      <c r="A70" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="G70" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="H70" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="F71" t="s">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="G71" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H71" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:9">
+      <c r="A72" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>139</v>
+      </c>
       <c r="F72" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G72" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="F73" t="s">
-        <v>146</v>
+        <v>17</v>
       </c>
       <c r="G73" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H73" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="F74" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H74" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="G75" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H75" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="F76" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="G76" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H76" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
     </row>
     <row r="77" spans="1:9">
+      <c r="A77" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>133</v>
+      </c>
       <c r="F77" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="F78" t="s">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="G78" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H78" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="F79" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G79" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="F80" t="s">
         <v>16</v>
       </c>
-      <c r="H79" t="s">
+      <c r="G80" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F81" t="s">
+        <v>28</v>
+      </c>
+      <c r="G81" t="s">
+        <v>39</v>
+      </c>
+      <c r="H81" t="s">
+        <v>20</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D82" s="3" t="s">
         <v>152</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B80" s="2" t="s">
+      <c r="E82" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C80" s="3" t="s">
-[...32 lines deleted...]
-    <row r="82" spans="1:9">
       <c r="F82" t="s">
-        <v>45</v>
+        <v>135</v>
       </c>
       <c r="G82" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H82" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I82" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="F83" t="s">
         <v>27</v>
       </c>
       <c r="G83" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H83" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:9">
-      <c r="A84" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F84" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="G84" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H84" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:9">
-      <c r="A85" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="G85" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H85" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="F86" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G86" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H86" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="F87" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="G87" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H87" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="F88" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G88" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H88" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:9">
+      <c r="A89" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>153</v>
+      </c>
       <c r="F89" t="s">
-        <v>47</v>
+        <v>135</v>
       </c>
       <c r="G89" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H89" t="s">
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="I89" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="F90" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="G90" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H90" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="F91" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G91" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:9">
-      <c r="A92" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F92" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="G92" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H92" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="F93" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G93" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H93" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="F94" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="G94" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H94" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="F95" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G95" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H95" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:9">
+      <c r="A96" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>160</v>
+      </c>
       <c r="F96" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G96" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="I96" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="F97" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H97" t="s">
-        <v>152</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="F98" t="s">
-        <v>48</v>
+        <v>154</v>
       </c>
       <c r="G98" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="H98" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="F99" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G99" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H99" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I99" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="F100" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G100" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H100" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="F101" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="G101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H101" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:9">
-      <c r="A102" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F102" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G102" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H102" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="F103" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="G103" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H103" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="F104" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="G104" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H104" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="F105" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G105" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H105" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:9">
+      <c r="A106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>171</v>
+      </c>
       <c r="F106" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="G106" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H106" t="s">
-        <v>152</v>
+        <v>20</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:9">
+      <c r="A107" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>120</v>
+      </c>
       <c r="F107" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="G107" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H107" t="s">
-        <v>152</v>
+        <v>20</v>
+      </c>
+      <c r="I107" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="F108" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G108" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H108" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:9">
-      <c r="A109" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="G109" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H109" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="2" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>132</v>
+        <v>178</v>
       </c>
       <c r="F110" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G110" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H110" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I110" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="F111" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G111" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H111" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="F112" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G112" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H112" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="2" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="F113" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G113" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H113" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I113" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="F114" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G114" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H114" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="F115" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G115" t="s">
+        <v>39</v>
+      </c>
+      <c r="H115" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="F116" t="s">
+        <v>183</v>
+      </c>
+      <c r="G116" t="s">
+        <v>184</v>
+      </c>
+      <c r="H116" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F117" t="s">
         <v>29</v>
       </c>
-      <c r="H115" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="G117" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H117" t="s">
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="F118" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G118" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H118" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:9">
+      <c r="A119" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>188</v>
+      </c>
       <c r="F119" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
       <c r="G119" t="s">
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="H119" t="s">
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="2" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="B120" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="C120" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G120" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H120" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I120" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="F121" t="s">
         <v>27</v>
       </c>
       <c r="G121" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H121" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:9">
-      <c r="A122" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F122" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G122" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H122" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="2" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="F123" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G123" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H123" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I123" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="F124" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G124" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H124" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="F125" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="G125" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H125" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="2" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="F126" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G126" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H126" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I126" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="F127" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G127" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H127" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="F128" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G128" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H128" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="2" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="F129" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G129" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H129" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="F130" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G130" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H130" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="F131" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G131" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H131" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="2" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="F132" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G132" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H132" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="I132" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="F133" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G133" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H133" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="F134" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G134" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H134" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="F135" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G135" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H135" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="F136" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G136" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H136" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="F137" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G137" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H137" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="2" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="F138" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G138" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H138" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="I138" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="F139" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H139" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="F140" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G140" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H140" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="F141" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H141" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="F142" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G142" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H142" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="F143" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H143" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="F144" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G144" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H144" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I144" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="F145" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H145" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="F146" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G146" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H146" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="F147" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G147" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H147" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I147" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="F148" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G148" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H148" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="F149" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G149" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H149" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="F150" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G150" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H150" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I150" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="F151" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G151" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H151" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="F152" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G152" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H152" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="F153" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H153" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I153" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="F154" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G154" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H154" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="F155" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G155" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H155" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="F156" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H156" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I156" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="F157" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G157" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H157" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="F158" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G158" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H158" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="F159" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G159" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H159" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I159" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="F160" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G160" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H160" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="F161" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G161" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H161" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="F162" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G162" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H162" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I162" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="F163" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G163" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H163" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="F164" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G164" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H164" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="F165" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G165" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H165" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="F166" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G166" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H166" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I166" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="F167" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G167" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H167" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="F168" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G168" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H168" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F169" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G169" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H169" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I169" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="F170" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G170" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H170" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="F171" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G171" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H171" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I171" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="F172" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G172" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H172" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="F173" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G173" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H173" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I173" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="F174" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G174" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H174" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="F175" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G175" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H175" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="F176" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G176" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H176" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I176" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="F177" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G177" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H177" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="F178" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G178" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H178" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="F179" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G179" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H179" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="2" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F180" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G180" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H180" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="2" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F181" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G181" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H181" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I181" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="F182" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G182" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H182" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="F183" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G183" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H183" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="F184" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G184" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H184" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="2" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="F185" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G185" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H185" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I185" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="F186" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G186" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H186" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="F187" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="G187" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H187" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="2" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="F188" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G188" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H188" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I188" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="F189" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="G189" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H189" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="2" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="F190" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G190" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H190" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I190" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="F191" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G191" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H191" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="F192" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G192" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H192" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="F193" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G193" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H193" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="F194" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G194" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H194" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="2" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="F195" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="G195" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H195" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="2" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="F196" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G196" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H196" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="2" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G197" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H197" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I197" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="F198" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G198" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H198" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="2" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="F199" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G199" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H199" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="2" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="F200" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G200" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H200" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="I200" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="F201" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G201" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H201" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="F202" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G202" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H202" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="F203" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="G203" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H203" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="2" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="F204" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G204" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H204" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I204" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="F205" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G205" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H205" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="2" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="F206" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H206" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I206" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="F207" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="G207" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H207" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="2" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="F208" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H208" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A3"/>
-[...34 lines deleted...]
-    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:B5"/>
+    <mergeCell ref="C2:C5"/>
+    <mergeCell ref="D2:D5"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="I2:I5"/>
+    <mergeCell ref="A6:A10"/>
+    <mergeCell ref="B6:B10"/>
+    <mergeCell ref="C6:C10"/>
+    <mergeCell ref="D6:D10"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="I6:I10"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="D11:D13"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A14:A18"/>
+    <mergeCell ref="B14:B18"/>
+    <mergeCell ref="C14:C18"/>
+    <mergeCell ref="D14:D18"/>
+    <mergeCell ref="E14:E18"/>
+    <mergeCell ref="I14:I18"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:C21"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="E19:E21"/>
+    <mergeCell ref="I19:I21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="C22:C24"/>
     <mergeCell ref="D22:D24"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="I22:I24"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="B25:B27"/>
     <mergeCell ref="C25:C27"/>
     <mergeCell ref="D25:D27"/>
     <mergeCell ref="E25:E27"/>
     <mergeCell ref="I25:I27"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="B28:B30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="I28:I30"/>
-    <mergeCell ref="A31:A33"/>
-[...28 lines deleted...]
-    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="A31:A31"/>
+    <mergeCell ref="B31:B31"/>
+    <mergeCell ref="C31:C31"/>
+    <mergeCell ref="D31:D31"/>
+    <mergeCell ref="E31:E31"/>
+    <mergeCell ref="I31:I31"/>
+    <mergeCell ref="A32:A32"/>
+    <mergeCell ref="B32:B32"/>
+    <mergeCell ref="C32:C32"/>
+    <mergeCell ref="D32:D32"/>
+    <mergeCell ref="E32:E32"/>
+    <mergeCell ref="I32:I32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="C37:C39"/>
+    <mergeCell ref="D37:D39"/>
+    <mergeCell ref="E37:E39"/>
+    <mergeCell ref="I37:I39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="D40:D42"/>
     <mergeCell ref="E40:E42"/>
     <mergeCell ref="I40:I42"/>
-    <mergeCell ref="A43:A45"/>
-[...112 lines deleted...]
-    <mergeCell ref="I109:I109"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="B43:B46"/>
+    <mergeCell ref="C43:C46"/>
+    <mergeCell ref="D43:D46"/>
+    <mergeCell ref="E43:E46"/>
+    <mergeCell ref="I43:I46"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="B47:B49"/>
+    <mergeCell ref="C47:C49"/>
+    <mergeCell ref="D47:D49"/>
+    <mergeCell ref="E47:E49"/>
+    <mergeCell ref="I47:I49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="B52:B55"/>
+    <mergeCell ref="C52:C55"/>
+    <mergeCell ref="D52:D55"/>
+    <mergeCell ref="E52:E55"/>
+    <mergeCell ref="I52:I55"/>
+    <mergeCell ref="A56:A56"/>
+    <mergeCell ref="B56:B56"/>
+    <mergeCell ref="C56:C56"/>
+    <mergeCell ref="D56:D56"/>
+    <mergeCell ref="E56:E56"/>
+    <mergeCell ref="I56:I56"/>
+    <mergeCell ref="A57:A57"/>
+    <mergeCell ref="B57:B57"/>
+    <mergeCell ref="C57:C57"/>
+    <mergeCell ref="D57:D57"/>
+    <mergeCell ref="E57:E57"/>
+    <mergeCell ref="I57:I57"/>
+    <mergeCell ref="A58:A60"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="C58:C60"/>
+    <mergeCell ref="D58:D60"/>
+    <mergeCell ref="E58:E60"/>
+    <mergeCell ref="I58:I60"/>
+    <mergeCell ref="A61:A64"/>
+    <mergeCell ref="B61:B64"/>
+    <mergeCell ref="C61:C64"/>
+    <mergeCell ref="D61:D64"/>
+    <mergeCell ref="E61:E64"/>
+    <mergeCell ref="I61:I64"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="D65:D66"/>
+    <mergeCell ref="E65:E66"/>
+    <mergeCell ref="I65:I66"/>
+    <mergeCell ref="A67:A71"/>
+    <mergeCell ref="B67:B71"/>
+    <mergeCell ref="C67:C71"/>
+    <mergeCell ref="D67:D71"/>
+    <mergeCell ref="E67:E71"/>
+    <mergeCell ref="I67:I71"/>
+    <mergeCell ref="A72:A76"/>
+    <mergeCell ref="B72:B76"/>
+    <mergeCell ref="C72:C76"/>
+    <mergeCell ref="D72:D76"/>
+    <mergeCell ref="E72:E76"/>
+    <mergeCell ref="I72:I76"/>
+    <mergeCell ref="A77:A80"/>
+    <mergeCell ref="B77:B80"/>
+    <mergeCell ref="C77:C80"/>
+    <mergeCell ref="D77:D80"/>
+    <mergeCell ref="E77:E80"/>
+    <mergeCell ref="I77:I80"/>
+    <mergeCell ref="A81:A81"/>
+    <mergeCell ref="B81:B81"/>
+    <mergeCell ref="C81:C81"/>
+    <mergeCell ref="D81:D81"/>
+    <mergeCell ref="E81:E81"/>
+    <mergeCell ref="I81:I81"/>
+    <mergeCell ref="A82:A88"/>
+    <mergeCell ref="B82:B88"/>
+    <mergeCell ref="C82:C88"/>
+    <mergeCell ref="D82:D88"/>
+    <mergeCell ref="E82:E88"/>
+    <mergeCell ref="I82:I88"/>
+    <mergeCell ref="A89:A95"/>
+    <mergeCell ref="B89:B95"/>
+    <mergeCell ref="C89:C95"/>
+    <mergeCell ref="D89:D95"/>
+    <mergeCell ref="E89:E95"/>
+    <mergeCell ref="I89:I95"/>
+    <mergeCell ref="A96:A98"/>
+    <mergeCell ref="B96:B98"/>
+    <mergeCell ref="C96:C98"/>
+    <mergeCell ref="D96:D98"/>
+    <mergeCell ref="E96:E98"/>
+    <mergeCell ref="I96:I98"/>
+    <mergeCell ref="A99:A105"/>
+    <mergeCell ref="B99:B105"/>
+    <mergeCell ref="C99:C105"/>
+    <mergeCell ref="D99:D105"/>
+    <mergeCell ref="E99:E105"/>
+    <mergeCell ref="I99:I105"/>
+    <mergeCell ref="A106:A106"/>
+    <mergeCell ref="B106:B106"/>
+    <mergeCell ref="C106:C106"/>
+    <mergeCell ref="D106:D106"/>
+    <mergeCell ref="E106:E106"/>
+    <mergeCell ref="I106:I106"/>
+    <mergeCell ref="A107:A109"/>
+    <mergeCell ref="B107:B109"/>
+    <mergeCell ref="C107:C109"/>
+    <mergeCell ref="D107:D109"/>
+    <mergeCell ref="E107:E109"/>
+    <mergeCell ref="I107:I109"/>
     <mergeCell ref="A110:A112"/>
     <mergeCell ref="B110:B112"/>
     <mergeCell ref="C110:C112"/>
     <mergeCell ref="D110:D112"/>
     <mergeCell ref="E110:E112"/>
     <mergeCell ref="I110:I112"/>
-    <mergeCell ref="A113:A115"/>
-[...22 lines deleted...]
-    <mergeCell ref="I122:I122"/>
+    <mergeCell ref="A113:A116"/>
+    <mergeCell ref="B113:B116"/>
+    <mergeCell ref="C113:C116"/>
+    <mergeCell ref="D113:D116"/>
+    <mergeCell ref="E113:E116"/>
+    <mergeCell ref="I113:I116"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="I117:I118"/>
+    <mergeCell ref="A119:A119"/>
+    <mergeCell ref="B119:B119"/>
+    <mergeCell ref="C119:C119"/>
+    <mergeCell ref="D119:D119"/>
+    <mergeCell ref="E119:E119"/>
+    <mergeCell ref="I119:I119"/>
+    <mergeCell ref="A120:A122"/>
+    <mergeCell ref="B120:B122"/>
+    <mergeCell ref="C120:C122"/>
+    <mergeCell ref="D120:D122"/>
+    <mergeCell ref="E120:E122"/>
+    <mergeCell ref="I120:I122"/>
     <mergeCell ref="A123:A125"/>
     <mergeCell ref="B123:B125"/>
     <mergeCell ref="C123:C125"/>
     <mergeCell ref="D123:D125"/>
     <mergeCell ref="E123:E125"/>
     <mergeCell ref="I123:I125"/>
     <mergeCell ref="A126:A128"/>
     <mergeCell ref="B126:B128"/>
     <mergeCell ref="C126:C128"/>
     <mergeCell ref="D126:D128"/>
     <mergeCell ref="E126:E128"/>
     <mergeCell ref="I126:I128"/>
     <mergeCell ref="A129:A131"/>
     <mergeCell ref="B129:B131"/>
     <mergeCell ref="C129:C131"/>
     <mergeCell ref="D129:D131"/>
     <mergeCell ref="E129:E131"/>
     <mergeCell ref="I129:I131"/>
     <mergeCell ref="A132:A137"/>
     <mergeCell ref="B132:B137"/>
     <mergeCell ref="C132:C137"/>
     <mergeCell ref="D132:D137"/>
     <mergeCell ref="E132:E137"/>
     <mergeCell ref="I132:I137"/>
     <mergeCell ref="A138:A140"/>