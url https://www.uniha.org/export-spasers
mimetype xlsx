--- v3 (2026-07-20)
+++ v4 (2026-09-06)
@@ -641,51 +641,51 @@
   <si>
     <t>Equipement d'hospitalisation et d aide au brancardage (Procédure 2025)</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>03/01/2030</t>
   </si>
   <si>
     <t>M_2826</t>
   </si>
   <si>
     <t>Instrumentation chirurgicale (procédure 2025)</t>
   </si>
   <si>
     <t>03/07/2029</t>
   </si>
   <si>
     <t>M_3216</t>
   </si>
   <si>
     <t>Automates de dispensation nominative, équipements annexes, prestations associées (maintenance, formation, consommables et accessoires).</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>01/11/2029</t>
   </si>
   <si>
     <t>M_2996</t>
   </si>
   <si>
     <t>Stérilisateurs à basse température et QP des équipements de stérilisation</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>28/07/2029</t>
   </si>
   <si>
     <t>M_3132</t>
   </si>
   <si>
     <t>Chirurgie augmentée : crane, rachis, orl</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>