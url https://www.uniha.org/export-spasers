--- v4 (2026-09-06)
+++ v5 (2026-10-21)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Filière</t>
   </si>
   <si>
     <t>Code Procédure</t>
   </si>
   <si>
     <t>Libellé Procédure</t>
   </si>
   <si>
     <t>Date de début</t>
   </si>
   <si>
     <t>Date de fin</t>
   </si>
   <si>
     <t>Considération sociale/environnementale</t>
   </si>
   <si>
     <t>Moyen</t>
   </si>
   <si>
     <t>Axe directeur</t>
   </si>
   <si>
@@ -246,62 +246,50 @@
     <t>M_3155</t>
   </si>
   <si>
     <t>Dispositifs médicaux implantables de rythmologie</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>Dispensation des produits de santé (DPDS)</t>
   </si>
   <si>
     <t>M_2798</t>
   </si>
   <si>
     <t>Isolateurs pour préparations pharmaceutiques</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>15/11/2028</t>
   </si>
   <si>
     <t>B</t>
-  </si>
-[...10 lines deleted...]
-    <t>23/09/2026</t>
   </si>
   <si>
     <t>Hygiène &amp; protection du corps</t>
   </si>
   <si>
     <t>M_2585</t>
   </si>
   <si>
     <t>Incontinence adulte</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>31/08/2028</t>
   </si>
   <si>
     <t>Achat durable</t>
   </si>
   <si>
     <t>M_3182</t>
   </si>
   <si>
     <t>Conseil et accompagnement au développement durable</t>
   </si>
@@ -959,51 +947,51 @@
   <si>
     <t>04/10/2029</t>
   </si>
   <si>
     <t>M_3070</t>
   </si>
   <si>
     <t>Transports aériens de greffons et d'équipes chirurgicales</t>
   </si>
   <si>
     <t>31/12/2032</t>
   </si>
   <si>
     <t>M_3179</t>
   </si>
   <si>
     <t>Conseil et accompagnement aux marches d'HELISMUR</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFffc000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1364,58 +1352,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I208"/>
+  <dimension ref="A1:I206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I208" sqref="I208"/>
+      <selection activeCell="I206" sqref="I206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -1977,2249 +1965,2249 @@
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34" t="s">
         <v>32</v>
       </c>
       <c r="H34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F35" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="H35" t="s">
         <v>20</v>
       </c>
-      <c r="I35" s="6" t="s">
-        <v>77</v>
+      <c r="I35" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="F36" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="F37" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" t="s">
         <v>44</v>
       </c>
-      <c r="H36" t="s">
-[...28 lines deleted...]
-      <c r="I37" s="4" t="s">
+      <c r="H38" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="F39" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="2" t="s">
+      <c r="F40" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G40" t="s">
         <v>44</v>
       </c>
       <c r="H40" t="s">
         <v>20</v>
       </c>
-      <c r="I40" s="4" t="s">
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F41" t="s">
+        <v>62</v>
+      </c>
+      <c r="G41" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="F42" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G42" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="H42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>18</v>
       </c>
       <c r="H43" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="F44" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:9">
+      <c r="A45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>95</v>
+      </c>
       <c r="F45" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="G45" t="s">
         <v>18</v>
       </c>
       <c r="H45" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>18</v>
       </c>
       <c r="H46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="2" t="s">
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="2" t="s">
+      <c r="B48" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C47" s="3" t="s">
+      <c r="C48" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D47" s="3" t="s">
+      <c r="D48" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="E47" s="3" t="s">
+      <c r="E48" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F48" t="s">
         <v>62</v>
       </c>
-      <c r="G47" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="G48" t="s">
         <v>18</v>
       </c>
       <c r="H48" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>18</v>
       </c>
       <c r="H49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>103</v>
       </c>
       <c r="F50" t="s">
         <v>62</v>
       </c>
       <c r="G50" t="s">
         <v>18</v>
       </c>
       <c r="H50" t="s">
         <v>20</v>
       </c>
-      <c r="I50" s="6" t="s">
-        <v>77</v>
+      <c r="I50" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="F51" t="s">
         <v>16</v>
       </c>
       <c r="G51" t="s">
         <v>18</v>
       </c>
       <c r="H51" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>18</v>
       </c>
       <c r="H52" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="F53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F54" t="s">
+        <v>28</v>
+      </c>
+      <c r="G54" t="s">
+        <v>39</v>
+      </c>
+      <c r="H54" t="s">
+        <v>20</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F55" t="s">
         <v>16</v>
       </c>
-      <c r="G53" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="G55" t="s">
         <v>18</v>
       </c>
       <c r="H55" t="s">
         <v>20</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="2" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="B56" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" t="s">
+        <v>20</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="F57" t="s">
+        <v>62</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="C56" s="3" t="s">
-[...34 lines deleted...]
-      <c r="E57" s="3" t="s">
+      <c r="B59" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E59" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F57" t="s">
-[...28 lines deleted...]
-      <c r="F58" t="s">
+      <c r="F59" t="s">
         <v>15</v>
       </c>
-      <c r="G58" t="s">
-[...5 lines deleted...]
-      <c r="I58" s="4" t="s">
+      <c r="G59" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="F60" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G60" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H60" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G61" t="s">
         <v>18</v>
       </c>
       <c r="H61" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="F62" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G62" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="H62" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:9">
+      <c r="A63" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>26</v>
+      </c>
       <c r="F63" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="G63" t="s">
         <v>18</v>
       </c>
       <c r="H63" t="s">
-        <v>20</v>
+        <v>33</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="F64" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G64" t="s">
         <v>18</v>
       </c>
       <c r="H64" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="F65" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H65" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>20</v>
+      </c>
+      <c r="I65" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="F66" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G66" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H66" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>32</v>
       </c>
       <c r="H67" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="F68" t="s">
-        <v>62</v>
+        <v>130</v>
       </c>
       <c r="G68" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H68" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="F69" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="G69" t="s">
         <v>32</v>
       </c>
       <c r="H69" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9">
+      <c r="A70" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>135</v>
+      </c>
       <c r="F70" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="G70" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H70" t="s">
         <v>20</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="F71" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="G71" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H71" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
         <v>32</v>
       </c>
       <c r="H72" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="F73" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="G73" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H73" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="F74" t="s">
-        <v>14</v>
+        <v>136</v>
       </c>
       <c r="G74" t="s">
         <v>32</v>
       </c>
       <c r="H74" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
     </row>
     <row r="75" spans="1:9">
+      <c r="A75" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>129</v>
+      </c>
       <c r="F75" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G75" t="s">
         <v>32</v>
       </c>
       <c r="H75" t="s">
         <v>20</v>
       </c>
+      <c r="I75" s="4" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="F76" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="G76" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H76" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:9">
-      <c r="A77" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G77" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H77" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="F78" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>18</v>
       </c>
       <c r="H78" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:9">
+      <c r="A79" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>144</v>
+      </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H79" t="s">
         <v>20</v>
       </c>
+      <c r="I79" s="5" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
+      <c r="A80" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>149</v>
+      </c>
       <c r="F80" t="s">
+        <v>131</v>
+      </c>
+      <c r="G80" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" t="s">
+        <v>20</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="F81" t="s">
+        <v>27</v>
+      </c>
+      <c r="G81" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="F82" t="s">
         <v>16</v>
       </c>
-      <c r="G80" t="s">
-[...25 lines deleted...]
-      <c r="G81" t="s">
+      <c r="G82" t="s">
         <v>39</v>
       </c>
-      <c r="H81" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H82" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="F83" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G83" t="s">
         <v>18</v>
       </c>
       <c r="H83" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="F84" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G84" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H84" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="F85" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="G85" t="s">
         <v>18</v>
       </c>
       <c r="H85" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="F86" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G86" t="s">
         <v>18</v>
       </c>
       <c r="H86" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:9">
+      <c r="A87" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>149</v>
+      </c>
       <c r="F87" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="G87" t="s">
         <v>18</v>
       </c>
       <c r="H87" t="s">
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="I87" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="F88" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G88" t="s">
         <v>18</v>
       </c>
       <c r="H88" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:9">
-      <c r="A89" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F89" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="G89" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H89" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="F90" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G90" t="s">
         <v>18</v>
       </c>
       <c r="H90" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="F91" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G91" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H91" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="F92" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="G92" t="s">
         <v>18</v>
       </c>
       <c r="H92" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="F93" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G93" t="s">
         <v>18</v>
       </c>
       <c r="H93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:9">
+      <c r="A94" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>156</v>
+      </c>
       <c r="F94" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>18</v>
       </c>
       <c r="H94" t="s">
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="I94" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="F95" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G95" t="s">
         <v>18</v>
       </c>
       <c r="H95" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:9">
-      <c r="A96" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="2" t="s">
+      <c r="F96" t="s">
+        <v>150</v>
+      </c>
+      <c r="G96" t="s">
         <v>157</v>
       </c>
-      <c r="C96" s="3" t="s">
+      <c r="H96" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="D96" s="3" t="s">
+      <c r="B97" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E96" s="3" t="s">
+      <c r="C97" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="F96" t="s">
-[...8 lines deleted...]
-      <c r="I96" s="4" t="s">
+      <c r="D97" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F97" t="s">
+        <v>62</v>
+      </c>
+      <c r="G97" t="s">
+        <v>32</v>
+      </c>
+      <c r="H97" t="s">
+        <v>20</v>
+      </c>
+      <c r="I97" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="F98" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="G98" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="H98" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9">
-      <c r="A99" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F99" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="G99" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H99" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="F100" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="G100" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H100" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="F101" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="G101" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H101" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="F102" t="s">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="G102" t="s">
         <v>18</v>
       </c>
       <c r="H102" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="F103" t="s">
+        <v>43</v>
+      </c>
+      <c r="G103" t="s">
+        <v>18</v>
+      </c>
+      <c r="H103" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E104" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="G103" t="s">
-[...6 lines deleted...]
-    <row r="104" spans="1:9">
       <c r="F104" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="G104" t="s">
         <v>18</v>
       </c>
       <c r="H104" t="s">
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="105" spans="1:9">
+      <c r="A105" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>116</v>
+      </c>
       <c r="F105" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="G105" t="s">
         <v>18</v>
       </c>
       <c r="H105" t="s">
-        <v>33</v>
+        <v>20</v>
+      </c>
+      <c r="I105" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:9">
-      <c r="A106" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E106" s="3" t="s">
+      <c r="F106" t="s">
+        <v>62</v>
+      </c>
+      <c r="G106" t="s">
+        <v>18</v>
+      </c>
+      <c r="H106" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="F107" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" t="s">
+        <v>18</v>
+      </c>
+      <c r="H107" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B108" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="F106" t="s">
-[...16 lines deleted...]
-      <c r="B107" s="2" t="s">
+      <c r="C108" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="C107" s="3" t="s">
+      <c r="D108" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="D107" s="3" t="s">
+      <c r="E108" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...11 lines deleted...]
-      <c r="I107" s="4" t="s">
+      <c r="F108" t="s">
+        <v>27</v>
+      </c>
+      <c r="G108" t="s">
+        <v>18</v>
+      </c>
+      <c r="H108" t="s">
+        <v>20</v>
+      </c>
+      <c r="I108" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="F109" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G109" t="s">
         <v>18</v>
       </c>
       <c r="H109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:9">
-      <c r="A110" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B110" s="2" t="s">
+      <c r="F110" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" t="s">
+        <v>18</v>
+      </c>
+      <c r="H110" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B111" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="C110" s="3" t="s">
+      <c r="C111" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="D110" s="3" t="s">
+      <c r="D111" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="E110" s="3" t="s">
+      <c r="E111" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="F110" t="s">
-[...8 lines deleted...]
-      <c r="I110" s="4" t="s">
+      <c r="F111" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" t="s">
+        <v>20</v>
+      </c>
+      <c r="I111" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="F112" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="G112" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H112" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:9">
-      <c r="A113" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G113" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H113" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="F114" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="G114" t="s">
-        <v>39</v>
+        <v>180</v>
       </c>
       <c r="H114" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="115" spans="1:9">
+      <c r="A115" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>184</v>
+      </c>
       <c r="F115" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G115" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H115" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="F116" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="H116" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>187</v>
       </c>
       <c r="E117" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F117" t="s">
+        <v>16</v>
+      </c>
+      <c r="G117" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" t="s">
+        <v>20</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B118" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="F117" t="s">
-[...12 lines deleted...]
-    <row r="118" spans="1:9">
+      <c r="C118" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>191</v>
+      </c>
       <c r="F118" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G118" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H118" t="s">
         <v>20</v>
       </c>
+      <c r="I118" s="4" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="119" spans="1:9">
-      <c r="A119" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G119" t="s">
         <v>18</v>
       </c>
       <c r="H119" t="s">
         <v>20</v>
       </c>
-      <c r="I119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:9">
-      <c r="A120" s="2" t="s">
+      <c r="F120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B120" s="2" t="s">
+      <c r="B121" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="C120" s="3" t="s">
+      <c r="C121" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="D120" s="3" t="s">
+      <c r="D121" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="E120" s="3" t="s">
+      <c r="E121" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="F120" t="s">
-[...12 lines deleted...]
-    <row r="121" spans="1:9">
       <c r="F121" t="s">
         <v>27</v>
       </c>
       <c r="G121" t="s">
         <v>18</v>
       </c>
       <c r="H121" t="s">
         <v>20</v>
+      </c>
+      <c r="I121" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="F122" t="s">
         <v>17</v>
       </c>
       <c r="G122" t="s">
         <v>18</v>
       </c>
       <c r="H122" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:9">
-      <c r="A123" s="2" t="s">
+      <c r="F123" t="s">
+        <v>14</v>
+      </c>
+      <c r="G123" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B123" s="2" t="s">
+      <c r="B124" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="C123" s="3" t="s">
+      <c r="C124" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="D123" s="3" t="s">
+      <c r="D124" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="E123" s="3" t="s">
+      <c r="E124" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="F123" t="s">
+      <c r="F124" t="s">
         <v>27</v>
       </c>
-      <c r="G123" t="s">
-[...5 lines deleted...]
-      <c r="I123" s="4" t="s">
+      <c r="G124" t="s">
+        <v>18</v>
+      </c>
+      <c r="H124" t="s">
+        <v>20</v>
+      </c>
+      <c r="I124" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="F125" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G125" t="s">
         <v>18</v>
       </c>
       <c r="H125" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:9">
-      <c r="A126" s="2" t="s">
+      <c r="F126" t="s">
+        <v>14</v>
+      </c>
+      <c r="G126" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B126" s="2" t="s">
+      <c r="B127" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C126" s="3" t="s">
+      <c r="C127" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="D126" s="3" t="s">
+      <c r="D127" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="E126" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F126" t="s">
+      <c r="F127" t="s">
         <v>27</v>
       </c>
-      <c r="G126" t="s">
-[...5 lines deleted...]
-      <c r="I126" s="4" t="s">
+      <c r="G127" t="s">
+        <v>18</v>
+      </c>
+      <c r="H127" t="s">
+        <v>20</v>
+      </c>
+      <c r="I127" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="F128" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G128" t="s">
         <v>18</v>
       </c>
       <c r="H128" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:9">
-      <c r="A129" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B129" s="2" t="s">
+      <c r="F129" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="C129" s="3" t="s">
+      <c r="D130" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="D129" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="3" t="s">
+      <c r="E130" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="F129" t="s">
-[...12 lines deleted...]
-    <row r="130" spans="1:9">
       <c r="F130" t="s">
         <v>17</v>
       </c>
       <c r="G130" t="s">
         <v>18</v>
       </c>
       <c r="H130" t="s">
         <v>19</v>
+      </c>
+      <c r="I130" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="F131" t="s">
         <v>14</v>
       </c>
       <c r="G131" t="s">
         <v>18</v>
       </c>
       <c r="H131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:9">
-      <c r="A132" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F132" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="G132" t="s">
         <v>18</v>
       </c>
       <c r="H132" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="F133" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G133" t="s">
         <v>18</v>
       </c>
       <c r="H133" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="F134" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G134" t="s">
         <v>18</v>
       </c>
       <c r="H134" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="F135" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G135" t="s">
         <v>18</v>
       </c>
       <c r="H135" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:9">
+      <c r="A136" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>210</v>
+      </c>
       <c r="F136" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="G136" t="s">
         <v>18</v>
       </c>
       <c r="H136" t="s">
-        <v>20</v>
+        <v>19</v>
+      </c>
+      <c r="I136" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="F137" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G137" t="s">
         <v>18</v>
       </c>
       <c r="H137" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:9">
-      <c r="A138" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B138" s="2" t="s">
+      <c r="F138" t="s">
+        <v>62</v>
+      </c>
+      <c r="G138" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="C138" s="3" t="s">
+      <c r="C139" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="D138" s="3" t="s">
+      <c r="D139" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="E138" s="3" t="s">
+      <c r="E139" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="F138" t="s">
-[...8 lines deleted...]
-      <c r="I138" s="4" t="s">
+      <c r="F139" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139" t="s">
+        <v>20</v>
+      </c>
+      <c r="I139" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="F140" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="G140" t="s">
         <v>18</v>
       </c>
       <c r="H140" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:9">
-      <c r="A141" s="2" t="s">
+      <c r="F141" t="s">
+        <v>14</v>
+      </c>
+      <c r="G141" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B141" s="2" t="s">
+      <c r="B142" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="C141" s="3" t="s">
+      <c r="C142" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="D141" s="3" t="s">
+      <c r="D142" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="E141" s="3" t="s">
+      <c r="E142" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="F141" t="s">
+      <c r="F142" t="s">
         <v>15</v>
       </c>
-      <c r="G141" t="s">
-[...5 lines deleted...]
-      <c r="I141" s="4" t="s">
+      <c r="G142" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" t="s">
+        <v>20</v>
+      </c>
+      <c r="I142" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="F143" t="s">
+        <v>16</v>
+      </c>
+      <c r="G143" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="F144" t="s">
         <v>14</v>
       </c>
-      <c r="G143" t="s">
-[...2 lines deleted...]
-      <c r="H143" t="s">
+      <c r="G144" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="144" spans="1:9">
-      <c r="A144" s="2" t="s">
+    <row r="145" spans="1:9">
+      <c r="A145" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B144" s="2" t="s">
+      <c r="B145" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="C144" s="3" t="s">
+      <c r="C145" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="D144" s="3" t="s">
+      <c r="D145" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="E144" s="3" t="s">
+      <c r="E145" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="F144" t="s">
+      <c r="F145" t="s">
         <v>15</v>
       </c>
-      <c r="G144" t="s">
-[...5 lines deleted...]
-      <c r="I144" s="4" t="s">
+      <c r="G145" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" t="s">
+        <v>20</v>
+      </c>
+      <c r="I145" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="F146" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="F147" t="s">
         <v>14</v>
       </c>
-      <c r="G146" t="s">
-[...2 lines deleted...]
-      <c r="H146" t="s">
+      <c r="G147" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="147" spans="1:9">
-      <c r="A147" s="2" t="s">
+    <row r="148" spans="1:9">
+      <c r="A148" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B147" s="2" t="s">
+      <c r="B148" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C147" s="3" t="s">
+      <c r="C148" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="D147" s="3" t="s">
+      <c r="D148" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="E147" s="3" t="s">
+      <c r="E148" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="F147" t="s">
+      <c r="F148" t="s">
         <v>15</v>
       </c>
-      <c r="G147" t="s">
-[...5 lines deleted...]
-      <c r="I147" s="4" t="s">
+      <c r="G148" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" t="s">
+        <v>20</v>
+      </c>
+      <c r="I148" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="F149" t="s">
+        <v>16</v>
+      </c>
+      <c r="G149" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="F150" t="s">
         <v>14</v>
       </c>
-      <c r="G149" t="s">
-[...2 lines deleted...]
-      <c r="H149" t="s">
+      <c r="G150" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="150" spans="1:9">
-      <c r="A150" s="2" t="s">
+    <row r="151" spans="1:9">
+      <c r="A151" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B150" s="2" t="s">
+      <c r="B151" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="C150" s="3" t="s">
+      <c r="C151" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="D150" s="3" t="s">
+      <c r="D151" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E151" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="E150" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F150" t="s">
+      <c r="F151" t="s">
         <v>15</v>
       </c>
-      <c r="G150" t="s">
-[...5 lines deleted...]
-      <c r="I150" s="4" t="s">
+      <c r="G151" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" t="s">
+        <v>20</v>
+      </c>
+      <c r="I151" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="F152" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="F153" t="s">
         <v>14</v>
       </c>
-      <c r="G152" t="s">
-[...7 lines deleted...]
-      <c r="A153" s="2" t="s">
+      <c r="G153" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B153" s="2" t="s">
+      <c r="B154" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C154" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="C153" s="3" t="s">
+      <c r="D154" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="D153" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="3" t="s">
+      <c r="E154" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="F153" t="s">
+      <c r="F154" t="s">
         <v>15</v>
       </c>
-      <c r="G153" t="s">
-[...5 lines deleted...]
-      <c r="I153" s="4" t="s">
+      <c r="G154" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" t="s">
+        <v>20</v>
+      </c>
+      <c r="I154" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="F155" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="F156" t="s">
         <v>14</v>
       </c>
-      <c r="G155" t="s">
-[...7 lines deleted...]
-      <c r="A156" s="2" t="s">
+      <c r="G156" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B156" s="2" t="s">
+      <c r="B157" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="C156" s="3" t="s">
+      <c r="C157" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="D156" s="3" t="s">
+      <c r="D157" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="E156" s="3" t="s">
+      <c r="E157" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="F156" t="s">
+      <c r="F157" t="s">
         <v>15</v>
       </c>
-      <c r="G156" t="s">
-[...5 lines deleted...]
-      <c r="I156" s="4" t="s">
+      <c r="G157" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" t="s">
+        <v>20</v>
+      </c>
+      <c r="I157" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="F158" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="F159" t="s">
         <v>14</v>
       </c>
-      <c r="G158" t="s">
-[...2 lines deleted...]
-      <c r="H158" t="s">
+      <c r="G159" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="159" spans="1:9">
-      <c r="A159" s="2" t="s">
+    <row r="160" spans="1:9">
+      <c r="A160" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B159" s="2" t="s">
+      <c r="B160" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="C159" s="3" t="s">
+      <c r="C160" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="D159" s="3" t="s">
+      <c r="D160" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="E159" s="3" t="s">
+      <c r="E160" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="F159" t="s">
+      <c r="F160" t="s">
         <v>15</v>
       </c>
-      <c r="G159" t="s">
-[...5 lines deleted...]
-      <c r="I159" s="4" t="s">
+      <c r="G160" t="s">
+        <v>32</v>
+      </c>
+      <c r="H160" t="s">
+        <v>20</v>
+      </c>
+      <c r="I160" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="F161" t="s">
+        <v>16</v>
+      </c>
+      <c r="G161" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="F162" t="s">
         <v>14</v>
-      </c>
-[...24 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G162" t="s">
         <v>32</v>
       </c>
       <c r="H162" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="F163" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G163" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H163" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:9">
+      <c r="A164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>245</v>
+      </c>
       <c r="F164" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G164" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H164" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I164" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="F165" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G165" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H165" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="F166" t="s">
+        <v>14</v>
+      </c>
+      <c r="G166" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="166" spans="1:9">
-      <c r="A166" s="2" t="s">
+    <row r="167" spans="1:9">
+      <c r="A167" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B166" s="2" t="s">
+      <c r="B167" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="C166" s="3" t="s">
+      <c r="C167" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="D166" s="3" t="s">
+      <c r="D167" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="E166" s="3" t="s">
+      <c r="E167" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="F166" t="s">
+      <c r="F167" t="s">
         <v>15</v>
       </c>
-      <c r="G166" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="G167" t="s">
         <v>18</v>
       </c>
       <c r="H167" t="s">
         <v>20</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="F168" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G168" t="s">
         <v>18</v>
       </c>
       <c r="H168" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>250</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>252</v>
       </c>
       <c r="E169" s="3" t="s">
         <v>253</v>
       </c>
       <c r="F169" t="s">
         <v>15</v>
       </c>
       <c r="G169" t="s">
         <v>18</v>
       </c>
       <c r="H169" t="s">
@@ -4243,746 +4231,706 @@
     <row r="171" spans="1:9">
       <c r="A171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>254</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>256</v>
       </c>
       <c r="E171" s="3" t="s">
         <v>257</v>
       </c>
       <c r="F171" t="s">
         <v>15</v>
       </c>
       <c r="G171" t="s">
         <v>18</v>
       </c>
       <c r="H171" t="s">
         <v>20</v>
       </c>
-      <c r="I171" s="6" t="s">
-        <v>77</v>
+      <c r="I171" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="F172" t="s">
         <v>16</v>
       </c>
       <c r="G172" t="s">
         <v>18</v>
       </c>
       <c r="H172" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:9">
-      <c r="A173" s="2" t="s">
+      <c r="F173" t="s">
+        <v>14</v>
+      </c>
+      <c r="G173" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B173" s="2" t="s">
+      <c r="B174" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="C173" s="3" t="s">
+      <c r="C174" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="D173" s="3" t="s">
+      <c r="D174" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="E173" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F173" t="s">
+      <c r="E174" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F174" t="s">
         <v>15</v>
       </c>
-      <c r="G173" t="s">
-[...5 lines deleted...]
-      <c r="I173" s="4" t="s">
+      <c r="G174" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" t="s">
+        <v>20</v>
+      </c>
+      <c r="I174" s="4" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="F175" t="s">
+        <v>16</v>
+      </c>
+      <c r="G175" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="F176" t="s">
         <v>14</v>
       </c>
-      <c r="G175" t="s">
-[...2 lines deleted...]
-      <c r="H175" t="s">
+      <c r="G176" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="176" spans="1:9">
-      <c r="A176" s="2" t="s">
+    <row r="177" spans="1:9">
+      <c r="A177" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B176" s="2" t="s">
+      <c r="B177" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C177" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="C176" s="3" t="s">
+      <c r="D177" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="D176" s="3" t="s">
+      <c r="E177" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F177" t="s">
+        <v>15</v>
+      </c>
+      <c r="G177" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" t="s">
+        <v>20</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B178" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="E176" s="3" t="s">
-[...26 lines deleted...]
-    <row r="178" spans="1:9">
+      <c r="C178" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>267</v>
+      </c>
       <c r="F178" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G178" t="s">
         <v>18</v>
       </c>
       <c r="H178" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="2" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D179" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E179" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="E179" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F179" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G179" t="s">
         <v>18</v>
       </c>
       <c r="H179" t="s">
         <v>20</v>
       </c>
-      <c r="I179" s="5" t="s">
-        <v>68</v>
+      <c r="I179" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:9">
-      <c r="A180" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F180" t="s">
+        <v>16</v>
+      </c>
+      <c r="G180" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="F181" t="s">
         <v>29</v>
       </c>
-      <c r="G180" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G181" t="s">
         <v>18</v>
       </c>
       <c r="H181" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="F182" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G182" t="s">
         <v>18</v>
       </c>
       <c r="H182" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:9">
+      <c r="A183" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>274</v>
+      </c>
       <c r="F183" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G183" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H183" t="s">
         <v>20</v>
+      </c>
+      <c r="I183" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="F184" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G184" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H184" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9">
-      <c r="A185" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F185" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="G185" t="s">
         <v>39</v>
       </c>
       <c r="H185" t="s">
         <v>20</v>
       </c>
-      <c r="I185" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="186" spans="1:9">
+      <c r="A186" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>274</v>
+      </c>
       <c r="F186" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G186" t="s">
         <v>39</v>
       </c>
       <c r="H186" t="s">
         <v>20</v>
       </c>
+      <c r="I186" s="6" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="187" spans="1:9">
       <c r="F187" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G187" t="s">
         <v>39</v>
       </c>
       <c r="H187" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="2" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B188" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D188" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="C188" s="3" t="s">
+      <c r="E188" s="3" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F188" t="s">
         <v>27</v>
       </c>
       <c r="G188" t="s">
         <v>39</v>
       </c>
       <c r="H188" t="s">
         <v>20</v>
       </c>
-      <c r="I188" s="6" t="s">
-        <v>77</v>
+      <c r="I188" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="F189" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G189" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H189" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:9">
-      <c r="A190" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F190" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>39</v>
       </c>
       <c r="H190" t="s">
         <v>20</v>
       </c>
-      <c r="I190" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="191" spans="1:9">
       <c r="F191" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G191" t="s">
         <v>32</v>
       </c>
       <c r="H191" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="F192" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="G192" t="s">
         <v>39</v>
       </c>
       <c r="H192" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
     </row>
     <row r="193" spans="1:9">
+      <c r="A193" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>284</v>
+      </c>
       <c r="F193" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G193" t="s">
         <v>32</v>
       </c>
       <c r="H193" t="s">
-        <v>20</v>
+        <v>33</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="194" spans="1:9">
+      <c r="A194" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>288</v>
+      </c>
       <c r="F194" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="G194" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H194" t="s">
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="2" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="F195" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G195" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H195" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>20</v>
+      </c>
+      <c r="I195" s="6" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="196" spans="1:9">
-      <c r="A196" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F196" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G196" t="s">
         <v>18</v>
       </c>
       <c r="H196" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="2" t="s">
-        <v>149</v>
+        <v>63</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>295</v>
       </c>
       <c r="E197" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F197" t="s">
+        <v>16</v>
+      </c>
+      <c r="G197" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" t="s">
+        <v>20</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B198" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="F197" t="s">
-[...12 lines deleted...]
-    <row r="198" spans="1:9">
+      <c r="C198" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>299</v>
+      </c>
       <c r="F198" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="G198" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H198" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I198" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:9">
-      <c r="A199" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H199" t="s">
         <v>20</v>
       </c>
-      <c r="I199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="200" spans="1:9">
-      <c r="A200" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="F200" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G200" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H200" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="F201" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G201" t="s">
         <v>32</v>
       </c>
       <c r="H201" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="202" spans="1:9">
+      <c r="A202" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>303</v>
+      </c>
       <c r="F202" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="G202" t="s">
         <v>39</v>
       </c>
       <c r="H202" t="s">
         <v>20</v>
       </c>
+      <c r="I202" s="6" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="203" spans="1:9">
       <c r="F203" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="G203" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H203" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="2" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>304</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D204" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E204" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="E204" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F204" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="G204" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H204" t="s">
         <v>20</v>
       </c>
       <c r="I204" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="F205" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="G205" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H205" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="2" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B206" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="C206" s="3" t="s">
+      <c r="D206" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="D206" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" s="3" t="s">
-        <v>310</v>
+        <v>174</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
         <v>32</v>
       </c>
       <c r="H206" t="s">
         <v>20</v>
       </c>
-      <c r="I206" s="6" t="s">
-[...39 lines deleted...]
-      <c r="I208" s="5" t="s">
+      <c r="I206" s="5" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="D2:D5"/>
     <mergeCell ref="E2:E5"/>
     <mergeCell ref="I2:I5"/>
     <mergeCell ref="A6:A10"/>
     <mergeCell ref="B6:B10"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="I6:I10"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="B14:B18"/>
@@ -5010,404 +4958,398 @@
     <mergeCell ref="I25:I27"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="B28:B30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="I28:I30"/>
     <mergeCell ref="A31:A31"/>
     <mergeCell ref="B31:B31"/>
     <mergeCell ref="C31:C31"/>
     <mergeCell ref="D31:D31"/>
     <mergeCell ref="E31:E31"/>
     <mergeCell ref="I31:I31"/>
     <mergeCell ref="A32:A32"/>
     <mergeCell ref="B32:B32"/>
     <mergeCell ref="C32:C32"/>
     <mergeCell ref="D32:D32"/>
     <mergeCell ref="E32:E32"/>
     <mergeCell ref="I32:I32"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="I33:I34"/>
-    <mergeCell ref="A35:A36"/>
-[...244 lines deleted...]
-    <mergeCell ref="I166:I168"/>
+    <mergeCell ref="A35:A37"/>
+    <mergeCell ref="B35:B37"/>
+    <mergeCell ref="C35:C37"/>
+    <mergeCell ref="D35:D37"/>
+    <mergeCell ref="E35:E37"/>
+    <mergeCell ref="I35:I37"/>
+    <mergeCell ref="A38:A40"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="D38:D40"/>
+    <mergeCell ref="E38:E40"/>
+    <mergeCell ref="I38:I40"/>
+    <mergeCell ref="A41:A44"/>
+    <mergeCell ref="B41:B44"/>
+    <mergeCell ref="C41:C44"/>
+    <mergeCell ref="D41:D44"/>
+    <mergeCell ref="E41:E44"/>
+    <mergeCell ref="I41:I44"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:B47"/>
+    <mergeCell ref="C45:C47"/>
+    <mergeCell ref="D45:D47"/>
+    <mergeCell ref="E45:E47"/>
+    <mergeCell ref="I45:I47"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="E48:E49"/>
+    <mergeCell ref="I48:I49"/>
+    <mergeCell ref="A50:A53"/>
+    <mergeCell ref="B50:B53"/>
+    <mergeCell ref="C50:C53"/>
+    <mergeCell ref="D50:D53"/>
+    <mergeCell ref="E50:E53"/>
+    <mergeCell ref="I50:I53"/>
+    <mergeCell ref="A54:A54"/>
+    <mergeCell ref="B54:B54"/>
+    <mergeCell ref="C54:C54"/>
+    <mergeCell ref="D54:D54"/>
+    <mergeCell ref="E54:E54"/>
+    <mergeCell ref="I54:I54"/>
+    <mergeCell ref="A55:A55"/>
+    <mergeCell ref="B55:B55"/>
+    <mergeCell ref="C55:C55"/>
+    <mergeCell ref="D55:D55"/>
+    <mergeCell ref="E55:E55"/>
+    <mergeCell ref="I55:I55"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="C56:C58"/>
+    <mergeCell ref="D56:D58"/>
+    <mergeCell ref="E56:E58"/>
+    <mergeCell ref="I56:I58"/>
+    <mergeCell ref="A59:A62"/>
+    <mergeCell ref="B59:B62"/>
+    <mergeCell ref="C59:C62"/>
+    <mergeCell ref="D59:D62"/>
+    <mergeCell ref="E59:E62"/>
+    <mergeCell ref="I59:I62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="D63:D64"/>
+    <mergeCell ref="E63:E64"/>
+    <mergeCell ref="I63:I64"/>
+    <mergeCell ref="A65:A69"/>
+    <mergeCell ref="B65:B69"/>
+    <mergeCell ref="C65:C69"/>
+    <mergeCell ref="D65:D69"/>
+    <mergeCell ref="E65:E69"/>
+    <mergeCell ref="I65:I69"/>
+    <mergeCell ref="A70:A74"/>
+    <mergeCell ref="B70:B74"/>
+    <mergeCell ref="C70:C74"/>
+    <mergeCell ref="D70:D74"/>
+    <mergeCell ref="E70:E74"/>
+    <mergeCell ref="I70:I74"/>
+    <mergeCell ref="A75:A78"/>
+    <mergeCell ref="B75:B78"/>
+    <mergeCell ref="C75:C78"/>
+    <mergeCell ref="D75:D78"/>
+    <mergeCell ref="E75:E78"/>
+    <mergeCell ref="I75:I78"/>
+    <mergeCell ref="A79:A79"/>
+    <mergeCell ref="B79:B79"/>
+    <mergeCell ref="C79:C79"/>
+    <mergeCell ref="D79:D79"/>
+    <mergeCell ref="E79:E79"/>
+    <mergeCell ref="I79:I79"/>
+    <mergeCell ref="A80:A86"/>
+    <mergeCell ref="B80:B86"/>
+    <mergeCell ref="C80:C86"/>
+    <mergeCell ref="D80:D86"/>
+    <mergeCell ref="E80:E86"/>
+    <mergeCell ref="I80:I86"/>
+    <mergeCell ref="A87:A93"/>
+    <mergeCell ref="B87:B93"/>
+    <mergeCell ref="C87:C93"/>
+    <mergeCell ref="D87:D93"/>
+    <mergeCell ref="E87:E93"/>
+    <mergeCell ref="I87:I93"/>
+    <mergeCell ref="A94:A96"/>
+    <mergeCell ref="B94:B96"/>
+    <mergeCell ref="C94:C96"/>
+    <mergeCell ref="D94:D96"/>
+    <mergeCell ref="E94:E96"/>
+    <mergeCell ref="I94:I96"/>
+    <mergeCell ref="A97:A103"/>
+    <mergeCell ref="B97:B103"/>
+    <mergeCell ref="C97:C103"/>
+    <mergeCell ref="D97:D103"/>
+    <mergeCell ref="E97:E103"/>
+    <mergeCell ref="I97:I103"/>
+    <mergeCell ref="A104:A104"/>
+    <mergeCell ref="B104:B104"/>
+    <mergeCell ref="C104:C104"/>
+    <mergeCell ref="D104:D104"/>
+    <mergeCell ref="E104:E104"/>
+    <mergeCell ref="I104:I104"/>
+    <mergeCell ref="A105:A107"/>
+    <mergeCell ref="B105:B107"/>
+    <mergeCell ref="C105:C107"/>
+    <mergeCell ref="D105:D107"/>
+    <mergeCell ref="E105:E107"/>
+    <mergeCell ref="I105:I107"/>
+    <mergeCell ref="A108:A110"/>
+    <mergeCell ref="B108:B110"/>
+    <mergeCell ref="C108:C110"/>
+    <mergeCell ref="D108:D110"/>
+    <mergeCell ref="E108:E110"/>
+    <mergeCell ref="I108:I110"/>
+    <mergeCell ref="A111:A114"/>
+    <mergeCell ref="B111:B114"/>
+    <mergeCell ref="C111:C114"/>
+    <mergeCell ref="D111:D114"/>
+    <mergeCell ref="E111:E114"/>
+    <mergeCell ref="I111:I114"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="I115:I116"/>
+    <mergeCell ref="A117:A117"/>
+    <mergeCell ref="B117:B117"/>
+    <mergeCell ref="C117:C117"/>
+    <mergeCell ref="D117:D117"/>
+    <mergeCell ref="E117:E117"/>
+    <mergeCell ref="I117:I117"/>
+    <mergeCell ref="A118:A120"/>
+    <mergeCell ref="B118:B120"/>
+    <mergeCell ref="C118:C120"/>
+    <mergeCell ref="D118:D120"/>
+    <mergeCell ref="E118:E120"/>
+    <mergeCell ref="I118:I120"/>
+    <mergeCell ref="A121:A123"/>
+    <mergeCell ref="B121:B123"/>
+    <mergeCell ref="C121:C123"/>
+    <mergeCell ref="D121:D123"/>
+    <mergeCell ref="E121:E123"/>
+    <mergeCell ref="I121:I123"/>
+    <mergeCell ref="A124:A126"/>
+    <mergeCell ref="B124:B126"/>
+    <mergeCell ref="C124:C126"/>
+    <mergeCell ref="D124:D126"/>
+    <mergeCell ref="E124:E126"/>
+    <mergeCell ref="I124:I126"/>
+    <mergeCell ref="A127:A129"/>
+    <mergeCell ref="B127:B129"/>
+    <mergeCell ref="C127:C129"/>
+    <mergeCell ref="D127:D129"/>
+    <mergeCell ref="E127:E129"/>
+    <mergeCell ref="I127:I129"/>
+    <mergeCell ref="A130:A135"/>
+    <mergeCell ref="B130:B135"/>
+    <mergeCell ref="C130:C135"/>
+    <mergeCell ref="D130:D135"/>
+    <mergeCell ref="E130:E135"/>
+    <mergeCell ref="I130:I135"/>
+    <mergeCell ref="A136:A138"/>
+    <mergeCell ref="B136:B138"/>
+    <mergeCell ref="C136:C138"/>
+    <mergeCell ref="D136:D138"/>
+    <mergeCell ref="E136:E138"/>
+    <mergeCell ref="I136:I138"/>
+    <mergeCell ref="A139:A141"/>
+    <mergeCell ref="B139:B141"/>
+    <mergeCell ref="C139:C141"/>
+    <mergeCell ref="D139:D141"/>
+    <mergeCell ref="E139:E141"/>
+    <mergeCell ref="I139:I141"/>
+    <mergeCell ref="A142:A144"/>
+    <mergeCell ref="B142:B144"/>
+    <mergeCell ref="C142:C144"/>
+    <mergeCell ref="D142:D144"/>
+    <mergeCell ref="E142:E144"/>
+    <mergeCell ref="I142:I144"/>
+    <mergeCell ref="A145:A147"/>
+    <mergeCell ref="B145:B147"/>
+    <mergeCell ref="C145:C147"/>
+    <mergeCell ref="D145:D147"/>
+    <mergeCell ref="E145:E147"/>
+    <mergeCell ref="I145:I147"/>
+    <mergeCell ref="A148:A150"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="C148:C150"/>
+    <mergeCell ref="D148:D150"/>
+    <mergeCell ref="E148:E150"/>
+    <mergeCell ref="I148:I150"/>
+    <mergeCell ref="A151:A153"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="C151:C153"/>
+    <mergeCell ref="D151:D153"/>
+    <mergeCell ref="E151:E153"/>
+    <mergeCell ref="I151:I153"/>
+    <mergeCell ref="A154:A156"/>
+    <mergeCell ref="B154:B156"/>
+    <mergeCell ref="C154:C156"/>
+    <mergeCell ref="D154:D156"/>
+    <mergeCell ref="E154:E156"/>
+    <mergeCell ref="I154:I156"/>
+    <mergeCell ref="A157:A159"/>
+    <mergeCell ref="B157:B159"/>
+    <mergeCell ref="C157:C159"/>
+    <mergeCell ref="D157:D159"/>
+    <mergeCell ref="E157:E159"/>
+    <mergeCell ref="I157:I159"/>
+    <mergeCell ref="A160:A163"/>
+    <mergeCell ref="B160:B163"/>
+    <mergeCell ref="C160:C163"/>
+    <mergeCell ref="D160:D163"/>
+    <mergeCell ref="E160:E163"/>
+    <mergeCell ref="I160:I163"/>
+    <mergeCell ref="A164:A166"/>
+    <mergeCell ref="B164:B166"/>
+    <mergeCell ref="C164:C166"/>
+    <mergeCell ref="D164:D166"/>
+    <mergeCell ref="E164:E166"/>
+    <mergeCell ref="I164:I166"/>
+    <mergeCell ref="A167:A168"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="C167:C168"/>
+    <mergeCell ref="D167:D168"/>
+    <mergeCell ref="E167:E168"/>
+    <mergeCell ref="I167:I168"/>
     <mergeCell ref="A169:A170"/>
     <mergeCell ref="B169:B170"/>
     <mergeCell ref="C169:C170"/>
     <mergeCell ref="D169:D170"/>
     <mergeCell ref="E169:E170"/>
     <mergeCell ref="I169:I170"/>
-    <mergeCell ref="A171:A172"/>
-[...82 lines deleted...]
-    <mergeCell ref="I200:I203"/>
+    <mergeCell ref="A171:A173"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="C171:C173"/>
+    <mergeCell ref="D171:D173"/>
+    <mergeCell ref="E171:E173"/>
+    <mergeCell ref="I171:I173"/>
+    <mergeCell ref="A174:A176"/>
+    <mergeCell ref="B174:B176"/>
+    <mergeCell ref="C174:C176"/>
+    <mergeCell ref="D174:D176"/>
+    <mergeCell ref="E174:E176"/>
+    <mergeCell ref="I174:I176"/>
+    <mergeCell ref="A177:A177"/>
+    <mergeCell ref="B177:B177"/>
+    <mergeCell ref="C177:C177"/>
+    <mergeCell ref="D177:D177"/>
+    <mergeCell ref="E177:E177"/>
+    <mergeCell ref="I177:I177"/>
+    <mergeCell ref="A178:A178"/>
+    <mergeCell ref="B178:B178"/>
+    <mergeCell ref="C178:C178"/>
+    <mergeCell ref="D178:D178"/>
+    <mergeCell ref="E178:E178"/>
+    <mergeCell ref="I178:I178"/>
+    <mergeCell ref="A179:A182"/>
+    <mergeCell ref="B179:B182"/>
+    <mergeCell ref="C179:C182"/>
+    <mergeCell ref="D179:D182"/>
+    <mergeCell ref="E179:E182"/>
+    <mergeCell ref="I179:I182"/>
+    <mergeCell ref="A183:A185"/>
+    <mergeCell ref="B183:B185"/>
+    <mergeCell ref="C183:C185"/>
+    <mergeCell ref="D183:D185"/>
+    <mergeCell ref="E183:E185"/>
+    <mergeCell ref="I183:I185"/>
+    <mergeCell ref="A186:A187"/>
+    <mergeCell ref="B186:B187"/>
+    <mergeCell ref="C186:C187"/>
+    <mergeCell ref="D186:D187"/>
+    <mergeCell ref="E186:E187"/>
+    <mergeCell ref="I186:I187"/>
+    <mergeCell ref="A188:A192"/>
+    <mergeCell ref="B188:B192"/>
+    <mergeCell ref="C188:C192"/>
+    <mergeCell ref="D188:D192"/>
+    <mergeCell ref="E188:E192"/>
+    <mergeCell ref="I188:I192"/>
+    <mergeCell ref="A193:A193"/>
+    <mergeCell ref="B193:B193"/>
+    <mergeCell ref="C193:C193"/>
+    <mergeCell ref="D193:D193"/>
+    <mergeCell ref="E193:E193"/>
+    <mergeCell ref="I193:I193"/>
+    <mergeCell ref="A194:A194"/>
+    <mergeCell ref="B194:B194"/>
+    <mergeCell ref="C194:C194"/>
+    <mergeCell ref="D194:D194"/>
+    <mergeCell ref="E194:E194"/>
+    <mergeCell ref="I194:I194"/>
+    <mergeCell ref="A195:A196"/>
+    <mergeCell ref="B195:B196"/>
+    <mergeCell ref="C195:C196"/>
+    <mergeCell ref="D195:D196"/>
+    <mergeCell ref="E195:E196"/>
+    <mergeCell ref="I195:I196"/>
+    <mergeCell ref="A197:A197"/>
+    <mergeCell ref="B197:B197"/>
+    <mergeCell ref="C197:C197"/>
+    <mergeCell ref="D197:D197"/>
+    <mergeCell ref="E197:E197"/>
+    <mergeCell ref="I197:I197"/>
+    <mergeCell ref="A198:A201"/>
+    <mergeCell ref="B198:B201"/>
+    <mergeCell ref="C198:C201"/>
+    <mergeCell ref="D198:D201"/>
+    <mergeCell ref="E198:E201"/>
+    <mergeCell ref="I198:I201"/>
+    <mergeCell ref="A202:A203"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="I202:I203"/>
     <mergeCell ref="A204:A205"/>
     <mergeCell ref="B204:B205"/>
     <mergeCell ref="C204:C205"/>
     <mergeCell ref="D204:D205"/>
     <mergeCell ref="E204:E205"/>
     <mergeCell ref="I204:I205"/>
-    <mergeCell ref="A206:A207"/>
-[...10 lines deleted...]
-    <mergeCell ref="I208:I208"/>
+    <mergeCell ref="A206:A206"/>
+    <mergeCell ref="B206:B206"/>
+    <mergeCell ref="C206:C206"/>
+    <mergeCell ref="D206:D206"/>
+    <mergeCell ref="E206:E206"/>
+    <mergeCell ref="I206:I206"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>